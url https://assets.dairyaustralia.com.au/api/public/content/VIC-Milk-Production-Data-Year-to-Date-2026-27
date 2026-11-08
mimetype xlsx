--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D61CC2AB-801F-403E-9AC2-B3AB4131736F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55D53EFD-17FE-42C5-A406-08EEB77DD95E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Milk Production By State Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t>Victoria Milk Production</t>
   </si>
   <si>
     <t>26/27 by Region</t>
   </si>
   <si>
     <t>(Million Litres)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
     <t>Northern</t>
   </si>
   <si>
     <t>Western</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
@@ -101,140 +101,148 @@
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Produced by the Economics, Data and Insights team at Dairy Australia
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Dairy Manufacturers</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Disclaimer</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
     </r>
   </si>
   <si>
     <t>Milk Production Report</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Victoria</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>(Litres '000s)</t>
     </r>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
-    <t>July-24</t>
+    <t>September-24</t>
   </si>
   <si>
-    <t>July-25</t>
+    <t>September-25</t>
   </si>
   <si>
-    <t>July-26</t>
+    <t>September-26</t>
   </si>
   <si>
     <t>% change</t>
   </si>
   <si>
     <t>Region Share</t>
   </si>
   <si>
     <t>Year to Date</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
     <t>2026/2027</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
@@ -245,124 +253,138 @@
     <t>Protein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="165" formatCode="[$-10C09]0.0%"/>
     <numFmt numFmtId="166" formatCode="[$-10409]#,##0;\-#,##0"/>
     <numFmt numFmtId="167" formatCode="[$-10409]0.0%"/>
     <numFmt numFmtId="168" formatCode="[$-10409]0.00%"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF001641"/>
         <bgColor rgb="FF001641"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC9E9EB"/>
         <bgColor rgb="FFC9E9EB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -1208,51 +1230,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BE105"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A41" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="2" width="0.36328125" customWidth="1"/>
     <col min="3" max="4" width="0.1796875" customWidth="1"/>
     <col min="5" max="5" width="10.90625" customWidth="1"/>
     <col min="6" max="6" width="2.54296875" customWidth="1"/>
     <col min="7" max="7" width="8.984375E-2" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="1.453125" customWidth="1"/>
     <col min="10" max="10" width="8.984375E-2" customWidth="1"/>
     <col min="11" max="11" width="1" customWidth="1"/>
     <col min="12" max="12" width="8.6328125" customWidth="1"/>
     <col min="13" max="13" width="2.453125" customWidth="1"/>
     <col min="14" max="14" width="1.453125" customWidth="1"/>
     <col min="15" max="15" width="8.984375E-2" customWidth="1"/>
     <col min="16" max="16" width="0.36328125" customWidth="1"/>
     <col min="17" max="17" width="6.7265625" customWidth="1"/>
     <col min="18" max="18" width="4.90625" customWidth="1"/>
     <col min="19" max="19" width="1.453125" customWidth="1"/>
     <col min="20" max="20" width="8.984375E-2" customWidth="1"/>
     <col min="21" max="21" width="0.36328125" customWidth="1"/>
     <col min="22" max="22" width="6.7265625" customWidth="1"/>
     <col min="23" max="23" width="4.90625" customWidth="1"/>
@@ -1812,1442 +1834,1490 @@
       <c r="AS10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AT10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AU10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AV10" s="23" t="s">
         <v>10</v>
       </c>
       <c r="AW10" s="20"/>
     </row>
     <row r="11" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L11" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="3">
-        <v>112.32621478792301</v>
+        <v>112.326214696226</v>
       </c>
       <c r="R11" s="27">
-        <v>114.948351393376</v>
+        <v>116.436650784942</v>
       </c>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
       <c r="U11" s="20"/>
       <c r="V11" s="4">
-        <v>2.33439416649362E-2</v>
+        <v>3.6593738156597701E-2</v>
       </c>
       <c r="W11" s="27">
-        <v>117.523780495325</v>
+        <v>117.523780800308</v>
       </c>
       <c r="X11" s="20"/>
       <c r="Y11" s="20"/>
       <c r="Z11" s="20"/>
       <c r="AA11" s="27">
-        <v>116.034752740371</v>
+        <v>115.37975906333099</v>
       </c>
       <c r="AB11" s="20"/>
       <c r="AC11" s="20"/>
       <c r="AD11" s="28">
-        <v>-1.26700123896459E-2</v>
+        <v>-1.82433012482771E-2</v>
       </c>
       <c r="AE11" s="20"/>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="27">
-        <v>156.60447453891999</v>
+        <v>156.60447444995</v>
       </c>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20"/>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="27">
-        <v>169.84975664891999</v>
+        <v>170.72906607358999</v>
       </c>
       <c r="AQ11" s="20"/>
       <c r="AR11" s="20"/>
       <c r="AS11" s="4">
-        <v>8.4577928881005293E-2</v>
+        <v>9.0192771779033704E-2</v>
       </c>
       <c r="AT11" s="3">
-        <v>386.45446982216799</v>
+        <v>386.45446994648398</v>
       </c>
       <c r="AU11" s="3">
-        <v>400.83286078266701</v>
+        <v>402.54547592186299</v>
       </c>
       <c r="AV11" s="28">
-        <v>3.7205911907591802E-2</v>
+        <v>4.1637520656979801E-2</v>
       </c>
       <c r="AW11" s="20"/>
     </row>
     <row r="12" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L12" s="25"/>
       <c r="M12" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="5">
-        <v>112.32621478792301</v>
+        <v>112.326214696226</v>
       </c>
       <c r="R12" s="31">
-        <v>114.948351393376</v>
+        <v>116.436650784942</v>
       </c>
       <c r="S12" s="25"/>
       <c r="T12" s="25"/>
       <c r="U12" s="25"/>
       <c r="V12" s="6">
-        <v>2.33439416649362E-2</v>
+        <v>3.6593738156597701E-2</v>
       </c>
       <c r="W12" s="31">
-        <v>117.523780495325</v>
+        <v>117.523780800308</v>
       </c>
       <c r="X12" s="25"/>
       <c r="Y12" s="25"/>
       <c r="Z12" s="25"/>
       <c r="AA12" s="31">
-        <v>116.034752740371</v>
+        <v>115.37975906333099</v>
       </c>
       <c r="AB12" s="25"/>
       <c r="AC12" s="25"/>
       <c r="AD12" s="32">
-        <v>-1.26700123896459E-2</v>
+        <v>-1.82433012482771E-2</v>
       </c>
       <c r="AE12" s="25"/>
       <c r="AF12" s="25"/>
       <c r="AG12" s="25"/>
       <c r="AH12" s="25"/>
       <c r="AI12" s="25"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="31">
-        <v>156.60447453891999</v>
+        <v>156.60447444995</v>
       </c>
       <c r="AL12" s="25"/>
       <c r="AM12" s="25"/>
       <c r="AN12" s="25"/>
       <c r="AO12" s="25"/>
       <c r="AP12" s="31">
-        <v>169.84975664891999</v>
+        <v>170.72906607358999</v>
       </c>
       <c r="AQ12" s="25"/>
       <c r="AR12" s="25"/>
       <c r="AS12" s="6">
-        <v>8.4577928881005293E-2</v>
+        <v>9.0192771779033704E-2</v>
       </c>
       <c r="AT12" s="5">
-        <v>386.45446982216799</v>
+        <v>386.45446994648398</v>
       </c>
       <c r="AU12" s="5">
-        <v>400.83286078266701</v>
+        <v>402.54547592186299</v>
       </c>
       <c r="AV12" s="32">
-        <v>3.7205911907591802E-2</v>
+        <v>4.1637520656979801E-2</v>
       </c>
       <c r="AW12" s="25"/>
     </row>
     <row r="13" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
       <c r="Q13" s="3">
-        <v>157.80488443741399</v>
-[...1 lines deleted...]
-      <c r="R13" s="34"/>
+        <v>157.80488431186399</v>
+      </c>
+      <c r="R13" s="27">
+        <v>156.55446808827801</v>
+      </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
-      <c r="V13" s="8"/>
+      <c r="V13" s="4">
+        <v>-7.9238119215335207E-3</v>
+      </c>
       <c r="W13" s="27">
-        <v>131.43902965799501</v>
+        <v>131.439029739707</v>
       </c>
       <c r="X13" s="20"/>
       <c r="Y13" s="20"/>
       <c r="Z13" s="20"/>
-      <c r="AA13" s="34"/>
+      <c r="AA13" s="27">
+        <v>125.456581853708</v>
+      </c>
       <c r="AB13" s="20"/>
       <c r="AC13" s="20"/>
-      <c r="AD13" s="34"/>
+      <c r="AD13" s="28">
+        <v>-4.5515003403832202E-2</v>
+      </c>
       <c r="AE13" s="20"/>
       <c r="AF13" s="20"/>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="29"/>
       <c r="AK13" s="27">
-        <v>179.08110166055101</v>
+        <v>179.081101474435</v>
       </c>
       <c r="AL13" s="20"/>
       <c r="AM13" s="20"/>
       <c r="AN13" s="20"/>
       <c r="AO13" s="20"/>
-      <c r="AP13" s="34"/>
+      <c r="AP13" s="27">
+        <v>180.65099016538099</v>
+      </c>
       <c r="AQ13" s="20"/>
       <c r="AR13" s="20"/>
-      <c r="AS13" s="8"/>
+      <c r="AS13" s="4">
+        <v>8.7663560142295892E-3</v>
+      </c>
       <c r="AT13" s="3">
-        <v>468.32501575595899</v>
-[...2 lines deleted...]
-      <c r="AV13" s="34"/>
+        <v>468.32501552600701</v>
+      </c>
+      <c r="AU13" s="3">
+        <v>462.66204010736698</v>
+      </c>
+      <c r="AV13" s="28">
+        <v>-1.2091977218599E-2</v>
+      </c>
       <c r="AW13" s="20"/>
     </row>
     <row r="14" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L14" s="25"/>
       <c r="M14" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="5">
-        <v>270.13109922533698</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>270.13109900809098</v>
+      </c>
+      <c r="R14" s="31">
+        <v>272.99111887321999</v>
       </c>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
-      <c r="V14" s="10"/>
+      <c r="V14" s="6">
+        <v>1.0587525374274801E-2</v>
+      </c>
       <c r="W14" s="31">
-        <v>248.962810153319</v>
+        <v>248.962810540015</v>
       </c>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
-      <c r="AA14" s="35" t="s">
-        <v>3</v>
+      <c r="AA14" s="31">
+        <v>240.836340917039</v>
       </c>
       <c r="AB14" s="25"/>
       <c r="AC14" s="25"/>
-      <c r="AD14" s="35"/>
+      <c r="AD14" s="32">
+        <v>-3.2641299338438901E-2</v>
+      </c>
       <c r="AE14" s="25"/>
       <c r="AF14" s="25"/>
       <c r="AG14" s="25"/>
       <c r="AH14" s="25"/>
       <c r="AI14" s="25"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="31">
-        <v>335.68557619947097</v>
+        <v>335.685575924386</v>
       </c>
       <c r="AL14" s="25"/>
       <c r="AM14" s="25"/>
       <c r="AN14" s="25"/>
       <c r="AO14" s="25"/>
-      <c r="AP14" s="35" t="s">
-        <v>3</v>
+      <c r="AP14" s="31">
+        <v>351.38005623897101</v>
       </c>
       <c r="AQ14" s="25"/>
       <c r="AR14" s="25"/>
-      <c r="AS14" s="10"/>
+      <c r="AS14" s="6">
+        <v>4.6753514122156899E-2</v>
+      </c>
       <c r="AT14" s="5">
-        <v>854.77948557812704</v>
-[...4 lines deleted...]
-      <c r="AV14" s="35"/>
+        <v>854.77948547249105</v>
+      </c>
+      <c r="AU14" s="5">
+        <v>865.20751602922905</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>1.21996734057957E-2</v>
+      </c>
       <c r="AW14" s="25"/>
     </row>
     <row r="15" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L15" s="24" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="3">
-        <v>207.32821972302901</v>
-[...1 lines deleted...]
-      <c r="R15" s="34"/>
+        <v>207.32821931983401</v>
+      </c>
+      <c r="R15" s="27">
+        <v>210.49457339658201</v>
+      </c>
       <c r="S15" s="20"/>
       <c r="T15" s="20"/>
       <c r="U15" s="20"/>
-      <c r="V15" s="8"/>
+      <c r="V15" s="4">
+        <v>1.5272180927113001E-2</v>
+      </c>
       <c r="W15" s="27">
-        <v>156.331344141817</v>
+        <v>156.331344463562</v>
       </c>
       <c r="X15" s="20"/>
       <c r="Y15" s="20"/>
       <c r="Z15" s="20"/>
-      <c r="AA15" s="34"/>
+      <c r="AA15" s="27">
+        <v>151.27844801930999</v>
+      </c>
       <c r="AB15" s="20"/>
       <c r="AC15" s="20"/>
-      <c r="AD15" s="34"/>
+      <c r="AD15" s="28">
+        <v>-3.2321710413168697E-2</v>
+      </c>
       <c r="AE15" s="20"/>
       <c r="AF15" s="20"/>
       <c r="AG15" s="20"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="29"/>
       <c r="AK15" s="27">
-        <v>193.596084970307</v>
+        <v>193.59608495321501</v>
       </c>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
-      <c r="AP15" s="34"/>
+      <c r="AP15" s="27">
+        <v>198.00841001658901</v>
+      </c>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
-      <c r="AS15" s="8"/>
+      <c r="AS15" s="4">
+        <v>2.27913961402713E-2</v>
+      </c>
       <c r="AT15" s="3">
-        <v>557.25564883515199</v>
-[...2 lines deleted...]
-      <c r="AV15" s="34"/>
+        <v>557.25564873661096</v>
+      </c>
+      <c r="AU15" s="3">
+        <v>559.78143143248099</v>
+      </c>
+      <c r="AV15" s="28">
+        <v>4.5325385244577099E-3</v>
+      </c>
       <c r="AW15" s="20"/>
     </row>
     <row r="16" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L16" s="25"/>
       <c r="M16" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="5">
-        <v>477.45931894836599</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>477.459318327924</v>
+      </c>
+      <c r="R16" s="31">
+        <v>483.48569226980197</v>
       </c>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
-      <c r="V16" s="10"/>
+      <c r="V16" s="6">
+        <v>1.2621753750627501E-2</v>
+      </c>
       <c r="W16" s="31">
-        <v>405.29415429513602</v>
+        <v>405.29415500357698</v>
       </c>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
-      <c r="AA16" s="35" t="s">
-        <v>3</v>
+      <c r="AA16" s="31">
+        <v>392.11478893634899</v>
       </c>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
-      <c r="AD16" s="35"/>
+      <c r="AD16" s="32">
+        <v>-3.2518026486495703E-2</v>
+      </c>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="31">
-        <v>529.28166116977798</v>
+        <v>529.28166087759996</v>
       </c>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
-      <c r="AP16" s="35" t="s">
-        <v>3</v>
+      <c r="AP16" s="31">
+        <v>549.38846625556005</v>
       </c>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
-      <c r="AS16" s="10"/>
+      <c r="AS16" s="6">
+        <v>3.7988857094765897E-2</v>
+      </c>
       <c r="AT16" s="5">
-        <v>1412.03513441328</v>
-[...4 lines deleted...]
-      <c r="AV16" s="35"/>
+        <v>1412.0351342091001</v>
+      </c>
+      <c r="AU16" s="5">
+        <v>1424.98894746171</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>9.1738604364574906E-3</v>
+      </c>
       <c r="AW16" s="25"/>
     </row>
     <row r="17" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L17" s="24" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="3">
-        <v>231.92836149342401</v>
+        <v>231.92836110736701</v>
       </c>
       <c r="R17" s="34"/>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
       <c r="U17" s="20"/>
       <c r="V17" s="8"/>
       <c r="W17" s="27">
-        <v>173.93980516401299</v>
+        <v>173.939804765932</v>
       </c>
       <c r="X17" s="20"/>
       <c r="Y17" s="20"/>
       <c r="Z17" s="20"/>
       <c r="AA17" s="34"/>
       <c r="AB17" s="20"/>
       <c r="AC17" s="20"/>
       <c r="AD17" s="34"/>
       <c r="AE17" s="20"/>
       <c r="AF17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="29"/>
       <c r="AK17" s="27">
-        <v>203.124076357587</v>
+        <v>203.124076552491</v>
       </c>
       <c r="AL17" s="20"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AO17" s="20"/>
       <c r="AP17" s="34"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="20"/>
       <c r="AS17" s="8"/>
       <c r="AT17" s="3">
-        <v>608.99224301502295</v>
+        <v>608.99224242578896</v>
       </c>
       <c r="AU17" s="7"/>
       <c r="AV17" s="34"/>
       <c r="AW17" s="20"/>
     </row>
     <row r="18" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L18" s="25"/>
       <c r="M18" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="25"/>
       <c r="Q18" s="5">
-        <v>709.38768044179005</v>
+        <v>709.38767943529103</v>
       </c>
       <c r="R18" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S18" s="25"/>
       <c r="T18" s="25"/>
       <c r="U18" s="25"/>
       <c r="V18" s="10"/>
       <c r="W18" s="31">
-        <v>579.23395945914899</v>
+        <v>579.23395976950906</v>
       </c>
       <c r="X18" s="25"/>
       <c r="Y18" s="25"/>
       <c r="Z18" s="25"/>
       <c r="AA18" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB18" s="25"/>
       <c r="AC18" s="25"/>
       <c r="AD18" s="35"/>
       <c r="AE18" s="25"/>
       <c r="AF18" s="25"/>
       <c r="AG18" s="25"/>
       <c r="AH18" s="25"/>
       <c r="AI18" s="25"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="31">
-        <v>732.40573752736498</v>
+        <v>732.40573743009099</v>
       </c>
       <c r="AL18" s="25"/>
       <c r="AM18" s="25"/>
       <c r="AN18" s="25"/>
       <c r="AO18" s="25"/>
       <c r="AP18" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ18" s="25"/>
       <c r="AR18" s="25"/>
       <c r="AS18" s="10"/>
       <c r="AT18" s="5">
-        <v>2021.0273774283</v>
+        <v>2021.0273766348901</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV18" s="35"/>
       <c r="AW18" s="25"/>
     </row>
     <row r="19" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L19" s="24" t="s">
         <v>16</v>
       </c>
       <c r="M19" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N19" s="20"/>
       <c r="O19" s="20"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="3">
-        <v>215.01063835774701</v>
+        <v>215.01063802964899</v>
       </c>
       <c r="R19" s="34"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
       <c r="U19" s="20"/>
       <c r="V19" s="8"/>
       <c r="W19" s="27">
-        <v>163.15753235516101</v>
+        <v>163.15753227999701</v>
       </c>
       <c r="X19" s="20"/>
       <c r="Y19" s="20"/>
       <c r="Z19" s="20"/>
       <c r="AA19" s="34"/>
       <c r="AB19" s="20"/>
       <c r="AC19" s="20"/>
       <c r="AD19" s="34"/>
       <c r="AE19" s="20"/>
       <c r="AF19" s="20"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="29"/>
       <c r="AK19" s="27">
-        <v>190.79703543119101</v>
+        <v>190.79703561776299</v>
       </c>
       <c r="AL19" s="20"/>
       <c r="AM19" s="20"/>
       <c r="AN19" s="20"/>
       <c r="AO19" s="20"/>
       <c r="AP19" s="34"/>
       <c r="AQ19" s="20"/>
       <c r="AR19" s="20"/>
       <c r="AS19" s="8"/>
       <c r="AT19" s="3">
-        <v>568.96520614409997</v>
+        <v>568.96520592740899</v>
       </c>
       <c r="AU19" s="7"/>
       <c r="AV19" s="34"/>
       <c r="AW19" s="20"/>
     </row>
     <row r="20" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L20" s="25"/>
       <c r="M20" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="5">
-        <v>924.39831879953704</v>
+        <v>924.39831746493996</v>
       </c>
       <c r="R20" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="10"/>
       <c r="W20" s="31">
-        <v>742.39149181431003</v>
+        <v>742.39149204950604</v>
       </c>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="Z20" s="25"/>
       <c r="AA20" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB20" s="25"/>
       <c r="AC20" s="25"/>
       <c r="AD20" s="35"/>
       <c r="AE20" s="25"/>
       <c r="AF20" s="25"/>
       <c r="AG20" s="25"/>
       <c r="AH20" s="25"/>
       <c r="AI20" s="25"/>
       <c r="AJ20" s="33"/>
       <c r="AK20" s="31">
-        <v>923.20277295855601</v>
+        <v>923.20277304785395</v>
       </c>
       <c r="AL20" s="25"/>
       <c r="AM20" s="25"/>
       <c r="AN20" s="25"/>
       <c r="AO20" s="25"/>
       <c r="AP20" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ20" s="25"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="10"/>
       <c r="AT20" s="5">
-        <v>2589.9925835723998</v>
+        <v>2589.9925825623</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV20" s="35"/>
       <c r="AW20" s="25"/>
     </row>
     <row r="21" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L21" s="24" t="s">
         <v>17</v>
       </c>
       <c r="M21" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N21" s="20"/>
       <c r="O21" s="20"/>
       <c r="P21" s="20"/>
       <c r="Q21" s="3">
-        <v>203.73340129822799</v>
+        <v>203.73340173620099</v>
       </c>
       <c r="R21" s="34"/>
       <c r="S21" s="20"/>
       <c r="T21" s="20"/>
       <c r="U21" s="20"/>
       <c r="V21" s="8"/>
       <c r="W21" s="27">
-        <v>157.72610714011401</v>
+        <v>157.72610676699699</v>
       </c>
       <c r="X21" s="20"/>
       <c r="Y21" s="20"/>
       <c r="Z21" s="20"/>
       <c r="AA21" s="34"/>
       <c r="AB21" s="20"/>
       <c r="AC21" s="20"/>
       <c r="AD21" s="34"/>
       <c r="AE21" s="20"/>
       <c r="AF21" s="20"/>
       <c r="AG21" s="20"/>
       <c r="AH21" s="20"/>
       <c r="AI21" s="20"/>
       <c r="AJ21" s="29"/>
       <c r="AK21" s="27">
-        <v>180.00573714038899</v>
+        <v>180.00573711597599</v>
       </c>
       <c r="AL21" s="20"/>
       <c r="AM21" s="20"/>
       <c r="AN21" s="20"/>
       <c r="AO21" s="20"/>
       <c r="AP21" s="34"/>
       <c r="AQ21" s="20"/>
       <c r="AR21" s="20"/>
       <c r="AS21" s="8"/>
       <c r="AT21" s="3">
-        <v>541.46524557873101</v>
+        <v>541.46524561917397</v>
       </c>
       <c r="AU21" s="7"/>
       <c r="AV21" s="34"/>
       <c r="AW21" s="20"/>
     </row>
     <row r="22" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L22" s="25"/>
       <c r="M22" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="5">
-        <v>1128.1317200977701</v>
+        <v>1128.13171920114</v>
       </c>
       <c r="R22" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="10"/>
       <c r="W22" s="31">
-        <v>900.11759895442401</v>
+        <v>900.117598816503</v>
       </c>
       <c r="X22" s="25"/>
       <c r="Y22" s="25"/>
       <c r="Z22" s="25"/>
       <c r="AA22" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB22" s="25"/>
       <c r="AC22" s="25"/>
       <c r="AD22" s="35"/>
       <c r="AE22" s="25"/>
       <c r="AF22" s="25"/>
       <c r="AG22" s="25"/>
       <c r="AH22" s="25"/>
       <c r="AI22" s="25"/>
       <c r="AJ22" s="33"/>
       <c r="AK22" s="31">
-        <v>1103.20851009894</v>
+        <v>1103.2085101638299</v>
       </c>
       <c r="AL22" s="25"/>
       <c r="AM22" s="25"/>
       <c r="AN22" s="25"/>
       <c r="AO22" s="25"/>
       <c r="AP22" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ22" s="25"/>
       <c r="AR22" s="25"/>
       <c r="AS22" s="10"/>
       <c r="AT22" s="5">
-        <v>3131.4578291511302</v>
+        <v>3131.4578281814702</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV22" s="35"/>
       <c r="AW22" s="25"/>
     </row>
     <row r="23" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N23" s="20"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="3">
-        <v>173.46667247105501</v>
+        <v>173.466672611767</v>
       </c>
       <c r="R23" s="34"/>
       <c r="S23" s="20"/>
       <c r="T23" s="20"/>
       <c r="U23" s="20"/>
       <c r="V23" s="8"/>
       <c r="W23" s="27">
-        <v>140.22010116169201</v>
+        <v>140.22010130353701</v>
       </c>
       <c r="X23" s="20"/>
       <c r="Y23" s="20"/>
       <c r="Z23" s="20"/>
       <c r="AA23" s="34"/>
       <c r="AB23" s="20"/>
       <c r="AC23" s="20"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="20"/>
       <c r="AF23" s="20"/>
       <c r="AG23" s="20"/>
       <c r="AH23" s="20"/>
       <c r="AI23" s="20"/>
       <c r="AJ23" s="29"/>
       <c r="AK23" s="27">
-        <v>149.996627322313</v>
+        <v>149.996626968546</v>
       </c>
       <c r="AL23" s="20"/>
       <c r="AM23" s="20"/>
       <c r="AN23" s="20"/>
       <c r="AO23" s="20"/>
       <c r="AP23" s="34"/>
       <c r="AQ23" s="20"/>
       <c r="AR23" s="20"/>
       <c r="AS23" s="8"/>
       <c r="AT23" s="3">
-        <v>463.68340095506102</v>
+        <v>463.68340088385003</v>
       </c>
       <c r="AU23" s="7"/>
       <c r="AV23" s="34"/>
       <c r="AW23" s="20"/>
     </row>
     <row r="24" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L24" s="25"/>
       <c r="M24" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
       <c r="Q24" s="5">
-        <v>1301.5983925688199</v>
+        <v>1301.59839181291</v>
       </c>
       <c r="R24" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="10"/>
       <c r="W24" s="31">
-        <v>1040.33770011612</v>
+        <v>1040.3377001200399</v>
       </c>
       <c r="X24" s="25"/>
       <c r="Y24" s="25"/>
       <c r="Z24" s="25"/>
       <c r="AA24" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB24" s="25"/>
       <c r="AC24" s="25"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="25"/>
       <c r="AF24" s="25"/>
       <c r="AG24" s="25"/>
       <c r="AH24" s="25"/>
       <c r="AI24" s="25"/>
       <c r="AJ24" s="33"/>
       <c r="AK24" s="31">
-        <v>1253.2051374212599</v>
+        <v>1253.2051371323801</v>
       </c>
       <c r="AL24" s="25"/>
       <c r="AM24" s="25"/>
       <c r="AN24" s="25"/>
       <c r="AO24" s="25"/>
       <c r="AP24" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ24" s="25"/>
       <c r="AR24" s="25"/>
       <c r="AS24" s="10"/>
       <c r="AT24" s="5">
-        <v>3595.1412301062001</v>
+        <v>3595.1412290653202</v>
       </c>
       <c r="AU24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV24" s="35"/>
       <c r="AW24" s="25"/>
     </row>
     <row r="25" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L25" s="24" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N25" s="20"/>
       <c r="O25" s="20"/>
       <c r="P25" s="20"/>
       <c r="Q25" s="3">
-        <v>131.48515301558501</v>
+        <v>131.48515335662501</v>
       </c>
       <c r="R25" s="34"/>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="8"/>
       <c r="W25" s="27">
-        <v>110.670388563442</v>
+        <v>110.670388236465</v>
       </c>
       <c r="X25" s="20"/>
       <c r="Y25" s="20"/>
       <c r="Z25" s="20"/>
       <c r="AA25" s="34"/>
       <c r="AB25" s="20"/>
       <c r="AC25" s="20"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="20"/>
       <c r="AF25" s="20"/>
       <c r="AG25" s="20"/>
       <c r="AH25" s="20"/>
       <c r="AI25" s="20"/>
       <c r="AJ25" s="29"/>
       <c r="AK25" s="27">
-        <v>113.79507833600201</v>
+        <v>113.79507828759699</v>
       </c>
       <c r="AL25" s="20"/>
       <c r="AM25" s="20"/>
       <c r="AN25" s="20"/>
       <c r="AO25" s="20"/>
       <c r="AP25" s="34"/>
       <c r="AQ25" s="20"/>
       <c r="AR25" s="20"/>
       <c r="AS25" s="8"/>
       <c r="AT25" s="3">
-        <v>355.95061991502803</v>
+        <v>355.95061988068801</v>
       </c>
       <c r="AU25" s="7"/>
       <c r="AV25" s="34"/>
       <c r="AW25" s="20"/>
     </row>
     <row r="26" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L26" s="25"/>
       <c r="M26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="5">
-        <v>1433.0835455844101</v>
+        <v>1433.08354516953</v>
       </c>
       <c r="R26" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="10"/>
       <c r="W26" s="31">
-        <v>1151.0080886795599</v>
+        <v>1151.0080883564999</v>
       </c>
       <c r="X26" s="25"/>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB26" s="25"/>
       <c r="AC26" s="25"/>
       <c r="AD26" s="35"/>
       <c r="AE26" s="25"/>
       <c r="AF26" s="25"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="25"/>
       <c r="AI26" s="25"/>
       <c r="AJ26" s="33"/>
       <c r="AK26" s="31">
-        <v>1367.0002157572601</v>
+        <v>1367.0002154199699</v>
       </c>
       <c r="AL26" s="25"/>
       <c r="AM26" s="25"/>
       <c r="AN26" s="25"/>
       <c r="AO26" s="25"/>
       <c r="AP26" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ26" s="25"/>
       <c r="AR26" s="25"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="5">
-        <v>3951.0918500212201</v>
+        <v>3951.09184894601</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV26" s="35"/>
       <c r="AW26" s="25"/>
     </row>
     <row r="27" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="M27" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
       <c r="P27" s="20"/>
       <c r="Q27" s="3">
-        <v>141.49344058182899</v>
+        <v>141.49344009735501</v>
       </c>
       <c r="R27" s="34"/>
       <c r="S27" s="20"/>
       <c r="T27" s="20"/>
       <c r="U27" s="20"/>
       <c r="V27" s="8"/>
       <c r="W27" s="27">
-        <v>118.10401543304199</v>
+        <v>118.104014982306</v>
       </c>
       <c r="X27" s="20"/>
       <c r="Y27" s="20"/>
       <c r="Z27" s="20"/>
       <c r="AA27" s="34"/>
       <c r="AB27" s="20"/>
       <c r="AC27" s="20"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="20"/>
       <c r="AF27" s="20"/>
       <c r="AG27" s="20"/>
       <c r="AH27" s="20"/>
       <c r="AI27" s="20"/>
       <c r="AJ27" s="29"/>
       <c r="AK27" s="27">
-        <v>117.19456288508999</v>
+        <v>117.194563256088</v>
       </c>
       <c r="AL27" s="20"/>
       <c r="AM27" s="20"/>
       <c r="AN27" s="20"/>
       <c r="AO27" s="20"/>
       <c r="AP27" s="34"/>
       <c r="AQ27" s="20"/>
       <c r="AR27" s="20"/>
       <c r="AS27" s="8"/>
       <c r="AT27" s="3">
-        <v>376.79201889996102</v>
+        <v>376.79201833574899</v>
       </c>
       <c r="AU27" s="7"/>
       <c r="AV27" s="34"/>
       <c r="AW27" s="20"/>
     </row>
     <row r="28" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L28" s="25"/>
       <c r="M28" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="5">
-        <v>1574.57698616623</v>
+        <v>1574.57698526689</v>
       </c>
       <c r="R28" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
       <c r="V28" s="10"/>
       <c r="W28" s="31">
-        <v>1269.1121041126</v>
+        <v>1269.1121033388099</v>
       </c>
       <c r="X28" s="25"/>
       <c r="Y28" s="25"/>
       <c r="Z28" s="25"/>
       <c r="AA28" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB28" s="25"/>
       <c r="AC28" s="25"/>
       <c r="AD28" s="35"/>
       <c r="AE28" s="25"/>
       <c r="AF28" s="25"/>
       <c r="AG28" s="25"/>
       <c r="AH28" s="25"/>
       <c r="AI28" s="25"/>
       <c r="AJ28" s="33"/>
       <c r="AK28" s="31">
-        <v>1484.19477864235</v>
+        <v>1484.19477867606</v>
       </c>
       <c r="AL28" s="25"/>
       <c r="AM28" s="25"/>
       <c r="AN28" s="25"/>
       <c r="AO28" s="25"/>
       <c r="AP28" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ28" s="25"/>
       <c r="AR28" s="25"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="5">
-        <v>4327.8838689211898</v>
+        <v>4327.8838672817601</v>
       </c>
       <c r="AU28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV28" s="35"/>
       <c r="AW28" s="25"/>
     </row>
     <row r="29" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L29" s="24" t="s">
         <v>21</v>
       </c>
       <c r="M29" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
       <c r="P29" s="20"/>
       <c r="Q29" s="3">
-        <v>144.98496565891199</v>
+        <v>144.984965876345</v>
       </c>
       <c r="R29" s="34"/>
       <c r="S29" s="20"/>
       <c r="T29" s="20"/>
       <c r="U29" s="20"/>
       <c r="V29" s="8"/>
       <c r="W29" s="27">
-        <v>127.284651868219</v>
+        <v>127.284651605964</v>
       </c>
       <c r="X29" s="20"/>
       <c r="Y29" s="20"/>
       <c r="Z29" s="20"/>
       <c r="AA29" s="34"/>
       <c r="AB29" s="20"/>
       <c r="AC29" s="20"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="20"/>
       <c r="AF29" s="20"/>
       <c r="AG29" s="20"/>
       <c r="AH29" s="20"/>
       <c r="AI29" s="20"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="27">
-        <v>120.595070263952</v>
+        <v>120.59506984529401</v>
       </c>
       <c r="AL29" s="20"/>
       <c r="AM29" s="20"/>
       <c r="AN29" s="20"/>
       <c r="AO29" s="20"/>
       <c r="AP29" s="34"/>
       <c r="AQ29" s="20"/>
       <c r="AR29" s="20"/>
       <c r="AS29" s="8"/>
       <c r="AT29" s="3">
-        <v>392.86468779108299</v>
+        <v>392.86468732760397</v>
       </c>
       <c r="AU29" s="7"/>
       <c r="AV29" s="34"/>
       <c r="AW29" s="20"/>
     </row>
     <row r="30" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L30" s="25"/>
       <c r="M30" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="5">
-        <v>1719.5619518251499</v>
+        <v>1719.5619511432301</v>
       </c>
       <c r="R30" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="10"/>
       <c r="W30" s="31">
-        <v>1396.39675598082</v>
+        <v>1396.39675494478</v>
       </c>
       <c r="X30" s="25"/>
       <c r="Y30" s="25"/>
       <c r="Z30" s="25"/>
       <c r="AA30" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB30" s="25"/>
       <c r="AC30" s="25"/>
       <c r="AD30" s="35"/>
       <c r="AE30" s="25"/>
       <c r="AF30" s="25"/>
       <c r="AG30" s="25"/>
       <c r="AH30" s="25"/>
       <c r="AI30" s="25"/>
       <c r="AJ30" s="33"/>
       <c r="AK30" s="31">
-        <v>1604.7898489063</v>
+        <v>1604.78984852136</v>
       </c>
       <c r="AL30" s="25"/>
       <c r="AM30" s="25"/>
       <c r="AN30" s="25"/>
       <c r="AO30" s="25"/>
       <c r="AP30" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ30" s="25"/>
       <c r="AR30" s="25"/>
       <c r="AS30" s="10"/>
       <c r="AT30" s="5">
-        <v>4720.7485567122703</v>
+        <v>4720.7485546093603</v>
       </c>
       <c r="AU30" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV30" s="35"/>
       <c r="AW30" s="25"/>
     </row>
     <row r="31" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L31" s="24" t="s">
         <v>22</v>
       </c>
       <c r="M31" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="3">
-        <v>145.10194732657101</v>
+        <v>145.10194773619301</v>
       </c>
       <c r="R31" s="34"/>
       <c r="S31" s="20"/>
       <c r="T31" s="20"/>
       <c r="U31" s="20"/>
       <c r="V31" s="8"/>
       <c r="W31" s="27">
-        <v>142.024888027212</v>
+        <v>142.024887787464</v>
       </c>
       <c r="X31" s="20"/>
       <c r="Y31" s="20"/>
       <c r="Z31" s="20"/>
       <c r="AA31" s="34"/>
       <c r="AB31" s="20"/>
       <c r="AC31" s="20"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="20"/>
       <c r="AF31" s="20"/>
       <c r="AG31" s="20"/>
       <c r="AH31" s="20"/>
       <c r="AI31" s="20"/>
       <c r="AJ31" s="29"/>
       <c r="AK31" s="27">
-        <v>142.99391924404199</v>
+        <v>142.99391949720899</v>
       </c>
       <c r="AL31" s="20"/>
       <c r="AM31" s="20"/>
       <c r="AN31" s="20"/>
       <c r="AO31" s="20"/>
       <c r="AP31" s="34"/>
       <c r="AQ31" s="20"/>
       <c r="AR31" s="20"/>
       <c r="AS31" s="8"/>
       <c r="AT31" s="3">
-        <v>430.120754597825</v>
+        <v>430.120755020866</v>
       </c>
       <c r="AU31" s="7"/>
       <c r="AV31" s="34"/>
       <c r="AW31" s="20"/>
     </row>
     <row r="32" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L32" s="25"/>
       <c r="M32" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="5">
-        <v>1864.66389915172</v>
+        <v>1864.66389887943</v>
       </c>
       <c r="R32" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="10"/>
       <c r="W32" s="31">
-        <v>1538.4216440080299</v>
+        <v>1538.4216427322399</v>
       </c>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="25"/>
       <c r="AA32" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB32" s="25"/>
       <c r="AC32" s="25"/>
       <c r="AD32" s="35"/>
       <c r="AE32" s="25"/>
       <c r="AF32" s="25"/>
       <c r="AG32" s="25"/>
       <c r="AH32" s="25"/>
       <c r="AI32" s="25"/>
       <c r="AJ32" s="33"/>
       <c r="AK32" s="31">
-        <v>1747.7837681503399</v>
+        <v>1747.7837680185601</v>
       </c>
       <c r="AL32" s="25"/>
       <c r="AM32" s="25"/>
       <c r="AN32" s="25"/>
       <c r="AO32" s="25"/>
       <c r="AP32" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ32" s="25"/>
       <c r="AR32" s="25"/>
       <c r="AS32" s="10"/>
       <c r="AT32" s="5">
-        <v>5150.8693113100899</v>
+        <v>5150.8693096302304</v>
       </c>
       <c r="AU32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV32" s="35"/>
       <c r="AW32" s="25"/>
     </row>
     <row r="33" spans="2:54" x14ac:dyDescent="0.35">
       <c r="L33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N33" s="20"/>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="3">
-        <v>120.955785569471</v>
+        <v>120.955785758361</v>
       </c>
       <c r="R33" s="34"/>
       <c r="S33" s="20"/>
       <c r="T33" s="20"/>
       <c r="U33" s="20"/>
       <c r="V33" s="8"/>
       <c r="W33" s="27">
-        <v>128.770634336966</v>
+        <v>128.770634287457</v>
       </c>
       <c r="X33" s="20"/>
       <c r="Y33" s="20"/>
       <c r="Z33" s="20"/>
       <c r="AA33" s="34"/>
       <c r="AB33" s="20"/>
       <c r="AC33" s="20"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="20"/>
       <c r="AF33" s="20"/>
       <c r="AG33" s="20"/>
       <c r="AH33" s="20"/>
       <c r="AI33" s="20"/>
       <c r="AJ33" s="29"/>
       <c r="AK33" s="27">
-        <v>154.040912980694</v>
+        <v>154.04091325533</v>
       </c>
       <c r="AL33" s="20"/>
       <c r="AM33" s="20"/>
       <c r="AN33" s="20"/>
       <c r="AO33" s="20"/>
       <c r="AP33" s="34"/>
       <c r="AQ33" s="20"/>
       <c r="AR33" s="20"/>
       <c r="AS33" s="8"/>
       <c r="AT33" s="3">
-        <v>403.76733288713098</v>
+        <v>403.76733330114899</v>
       </c>
       <c r="AU33" s="7"/>
       <c r="AV33" s="34"/>
       <c r="AW33" s="20"/>
     </row>
     <row r="34" spans="2:54" x14ac:dyDescent="0.35">
       <c r="L34" s="25"/>
       <c r="M34" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N34" s="25"/>
       <c r="O34" s="25"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="5">
-        <v>1985.61968472119</v>
+        <v>1985.61968463779</v>
       </c>
       <c r="R34" s="35" t="s">
         <v>3</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
       <c r="V34" s="10"/>
       <c r="W34" s="31">
-        <v>1667.192278345</v>
+        <v>1667.1922770197</v>
       </c>
       <c r="X34" s="25"/>
       <c r="Y34" s="25"/>
       <c r="Z34" s="25"/>
       <c r="AA34" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AB34" s="25"/>
       <c r="AC34" s="25"/>
       <c r="AD34" s="35"/>
       <c r="AE34" s="25"/>
       <c r="AF34" s="25"/>
       <c r="AG34" s="25"/>
       <c r="AH34" s="25"/>
       <c r="AI34" s="25"/>
       <c r="AJ34" s="33"/>
       <c r="AK34" s="31">
-        <v>1901.8246811310401</v>
+        <v>1901.8246812738901</v>
       </c>
       <c r="AL34" s="25"/>
       <c r="AM34" s="25"/>
       <c r="AN34" s="25"/>
       <c r="AO34" s="25"/>
       <c r="AP34" s="35" t="s">
         <v>3</v>
       </c>
       <c r="AQ34" s="25"/>
       <c r="AR34" s="25"/>
       <c r="AS34" s="10"/>
       <c r="AT34" s="5">
-        <v>5554.6366441972204</v>
+        <v>5554.6366429313803</v>
       </c>
       <c r="AU34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AV34" s="35"/>
       <c r="AW34" s="25"/>
     </row>
     <row r="35" spans="2:54" x14ac:dyDescent="0.35">
       <c r="L35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="M35" s="36" t="s">
         <v>3</v>
       </c>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="12">
-        <v>1985.61968472119</v>
+        <v>1985.61968463779</v>
       </c>
       <c r="R35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="S35" s="37"/>
       <c r="T35" s="37"/>
       <c r="U35" s="37"/>
       <c r="V35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="W35" s="39">
-        <v>1667.192278345</v>
+        <v>1667.1922770197</v>
       </c>
       <c r="X35" s="37"/>
       <c r="Y35" s="37"/>
       <c r="Z35" s="37"/>
       <c r="AA35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AE35" s="37"/>
       <c r="AF35" s="37"/>
       <c r="AG35" s="37"/>
       <c r="AH35" s="37"/>
       <c r="AI35" s="37"/>
       <c r="AJ35" s="40"/>
       <c r="AK35" s="39">
-        <v>1901.8246811310401</v>
+        <v>1901.8246812738901</v>
       </c>
       <c r="AL35" s="37"/>
       <c r="AM35" s="37"/>
       <c r="AN35" s="37"/>
       <c r="AO35" s="37"/>
       <c r="AP35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AQ35" s="37"/>
       <c r="AR35" s="37"/>
       <c r="AS35" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AT35" s="12">
-        <v>5554.6366441972204</v>
+        <v>5554.6366429313803</v>
       </c>
       <c r="AU35" s="13" t="s">
         <v>3</v>
       </c>
       <c r="AV35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AW35" s="37"/>
     </row>
     <row r="36" spans="2:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="37" spans="2:54" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="38" spans="2:54" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L38" s="41" t="s">
         <v>25</v>
       </c>
       <c r="M38" s="20"/>
       <c r="N38" s="20"/>
       <c r="O38" s="20"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="20"/>
       <c r="R38" s="20"/>
       <c r="S38" s="20"/>
       <c r="T38" s="20"/>
       <c r="U38" s="20"/>
       <c r="V38" s="20"/>
@@ -3755,72 +3825,72 @@
       <c r="AH51" s="20"/>
       <c r="AR51" s="43"/>
       <c r="AS51" s="20"/>
       <c r="AT51" s="20"/>
       <c r="AU51" s="20"/>
       <c r="AV51" s="20"/>
       <c r="AW51" s="20"/>
       <c r="AX51" s="20"/>
       <c r="AY51" s="20"/>
       <c r="AZ51" s="20"/>
       <c r="BA51" s="20"/>
       <c r="BB51" s="20"/>
     </row>
     <row r="52" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E52" s="46" t="s">
         <v>30</v>
       </c>
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="47" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="48">
-        <v>116043.90810616501</v>
+        <v>208982.255620104</v>
       </c>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="48">
-        <v>118058.573467219</v>
+        <v>158252.50008373</v>
       </c>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
       <c r="S52" s="20"/>
       <c r="T52" s="20"/>
       <c r="U52" s="48">
-        <v>166330.42974967801</v>
+        <v>188860.25660599899</v>
       </c>
       <c r="V52" s="20"/>
       <c r="W52" s="20"/>
       <c r="X52" s="20"/>
       <c r="Y52" s="20"/>
       <c r="Z52" s="48">
-        <v>400432.91132306098</v>
+        <v>556095.01230983203</v>
       </c>
       <c r="AA52" s="20"/>
       <c r="AB52" s="20"/>
       <c r="AC52" s="20"/>
       <c r="AD52" s="20"/>
       <c r="AE52" s="20"/>
       <c r="AF52" s="20"/>
       <c r="AG52" s="20"/>
       <c r="AH52" s="20"/>
       <c r="AR52" s="43"/>
       <c r="AS52" s="20"/>
       <c r="AT52" s="20"/>
       <c r="AU52" s="20"/>
       <c r="AV52" s="20"/>
       <c r="AW52" s="20"/>
       <c r="AX52" s="20"/>
       <c r="AY52" s="20"/>
       <c r="AZ52" s="20"/>
       <c r="BA52" s="20"/>
       <c r="BB52" s="20"/>
     </row>
     <row r="53" spans="2:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR53" s="43"/>
       <c r="AS53" s="20"/>
       <c r="AT53" s="20"/>
@@ -3831,170 +3901,170 @@
       <c r="AY53" s="20"/>
       <c r="AZ53" s="20"/>
       <c r="BA53" s="20"/>
       <c r="BB53" s="20"/>
     </row>
     <row r="54" spans="2:54" ht="0.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR54" s="43"/>
       <c r="AS54" s="20"/>
       <c r="AT54" s="20"/>
       <c r="AU54" s="20"/>
       <c r="AV54" s="20"/>
       <c r="AW54" s="20"/>
       <c r="AX54" s="20"/>
       <c r="AY54" s="20"/>
       <c r="AZ54" s="20"/>
       <c r="BA54" s="20"/>
       <c r="BB54" s="20"/>
     </row>
     <row r="55" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G55" s="47" t="s">
         <v>32</v>
       </c>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="48">
-        <v>112326.214787923</v>
+        <v>207328.219319834</v>
       </c>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="48">
-        <v>117523.780495325</v>
+        <v>156331.34446356201</v>
       </c>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
       <c r="S55" s="20"/>
       <c r="T55" s="48">
-        <v>156604.47453892001</v>
+        <v>193596.084953215</v>
       </c>
       <c r="U55" s="20"/>
       <c r="V55" s="20"/>
       <c r="W55" s="20"/>
       <c r="X55" s="20"/>
       <c r="Y55" s="48">
-        <v>386454.469822168</v>
+        <v>557255.64873660996</v>
       </c>
       <c r="Z55" s="20"/>
       <c r="AA55" s="20"/>
       <c r="AB55" s="20"/>
       <c r="AC55" s="20"/>
       <c r="AD55" s="20"/>
       <c r="AE55" s="20"/>
       <c r="AF55" s="20"/>
       <c r="AR55" s="43"/>
       <c r="AS55" s="20"/>
       <c r="AT55" s="20"/>
       <c r="AU55" s="20"/>
       <c r="AV55" s="20"/>
       <c r="AW55" s="20"/>
       <c r="AX55" s="20"/>
       <c r="AY55" s="20"/>
       <c r="AZ55" s="20"/>
       <c r="BA55" s="20"/>
       <c r="BB55" s="20"/>
     </row>
     <row r="56" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G56" s="47" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="48">
-        <v>114948.351393376</v>
+        <v>210494.57339658201</v>
       </c>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="48">
-        <v>116034.752740371</v>
+        <v>151278.44801930999</v>
       </c>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
       <c r="S56" s="20"/>
       <c r="T56" s="48">
-        <v>169849.75664892001</v>
+        <v>198008.41001658901</v>
       </c>
       <c r="U56" s="20"/>
       <c r="V56" s="20"/>
       <c r="W56" s="20"/>
       <c r="X56" s="20"/>
       <c r="Y56" s="48">
-        <v>400832.86078266602</v>
+        <v>559781.43143248104</v>
       </c>
       <c r="Z56" s="20"/>
       <c r="AA56" s="20"/>
       <c r="AB56" s="20"/>
       <c r="AC56" s="20"/>
       <c r="AD56" s="20"/>
       <c r="AE56" s="20"/>
       <c r="AF56" s="20"/>
       <c r="AR56" s="43"/>
       <c r="AS56" s="20"/>
       <c r="AT56" s="20"/>
       <c r="AU56" s="20"/>
       <c r="AV56" s="20"/>
       <c r="AW56" s="20"/>
       <c r="AX56" s="20"/>
       <c r="AY56" s="20"/>
       <c r="AZ56" s="20"/>
       <c r="BA56" s="20"/>
       <c r="BB56" s="20"/>
     </row>
     <row r="57" spans="2:54" ht="3.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G57" s="49" t="s">
         <v>34</v>
       </c>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="50">
-        <v>2.3343941664936502E-2</v>
+        <v>1.52721809271132E-2</v>
       </c>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="50">
-        <v>-1.26700123896461E-2</v>
+        <v>-3.2321710413169197E-2</v>
       </c>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
       <c r="S57" s="20"/>
       <c r="T57" s="50">
-        <v>8.4577928881005099E-2</v>
+        <v>2.2791396140271002E-2</v>
       </c>
       <c r="U57" s="20"/>
       <c r="V57" s="20"/>
       <c r="W57" s="20"/>
       <c r="X57" s="20"/>
       <c r="Y57" s="50">
-        <v>3.7205911907591101E-2</v>
+        <v>4.5325385244577498E-3</v>
       </c>
       <c r="Z57" s="20"/>
       <c r="AA57" s="20"/>
       <c r="AB57" s="20"/>
       <c r="AC57" s="20"/>
       <c r="AD57" s="20"/>
       <c r="AE57" s="20"/>
       <c r="AF57" s="20"/>
       <c r="AR57" s="43"/>
       <c r="AS57" s="20"/>
       <c r="AT57" s="20"/>
       <c r="AU57" s="20"/>
       <c r="AV57" s="20"/>
       <c r="AW57" s="20"/>
       <c r="AX57" s="20"/>
       <c r="AY57" s="20"/>
       <c r="AZ57" s="20"/>
       <c r="BA57" s="20"/>
       <c r="BB57" s="20"/>
     </row>
     <row r="58" spans="2:54" x14ac:dyDescent="0.35">
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
@@ -4063,118 +4133,118 @@
     <row r="60" spans="2:54" ht="5.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR60" s="43"/>
       <c r="AS60" s="20"/>
       <c r="AT60" s="20"/>
       <c r="AU60" s="20"/>
       <c r="AV60" s="20"/>
       <c r="AW60" s="20"/>
       <c r="AX60" s="20"/>
       <c r="AY60" s="20"/>
       <c r="AZ60" s="20"/>
       <c r="BA60" s="20"/>
       <c r="BB60" s="20"/>
     </row>
     <row r="61" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E61" s="46" t="s">
         <v>35</v>
       </c>
       <c r="F61" s="20"/>
       <c r="G61" s="20"/>
       <c r="H61" s="47" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="51">
-        <v>0.29065834026867798</v>
+        <v>0.37205225248031198</v>
       </c>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="51">
-        <v>0.30410770135329201</v>
+        <v>0.28053792692454699</v>
       </c>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
       <c r="S61" s="20"/>
       <c r="T61" s="20"/>
       <c r="U61" s="51">
-        <v>0.40523395837803</v>
+        <v>0.34740982059514097</v>
       </c>
       <c r="V61" s="20"/>
       <c r="W61" s="20"/>
       <c r="X61" s="20"/>
       <c r="Y61" s="20"/>
       <c r="Z61" s="51">
         <v>1</v>
       </c>
       <c r="AA61" s="20"/>
       <c r="AB61" s="20"/>
       <c r="AC61" s="20"/>
       <c r="AD61" s="20"/>
       <c r="AE61" s="20"/>
       <c r="AF61" s="20"/>
       <c r="AG61" s="20"/>
       <c r="AH61" s="20"/>
       <c r="AR61" s="43"/>
       <c r="AS61" s="20"/>
       <c r="AT61" s="20"/>
       <c r="AU61" s="20"/>
       <c r="AV61" s="20"/>
       <c r="AW61" s="20"/>
       <c r="AX61" s="20"/>
       <c r="AY61" s="20"/>
       <c r="AZ61" s="20"/>
       <c r="BA61" s="20"/>
       <c r="BB61" s="20"/>
     </row>
     <row r="62" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E62" s="20"/>
       <c r="F62" s="20"/>
       <c r="G62" s="20"/>
       <c r="H62" s="47" t="s">
         <v>33</v>
       </c>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="51">
-        <v>0.28677377191312903</v>
+        <v>0.37602993164301002</v>
       </c>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
       <c r="N62" s="20"/>
       <c r="O62" s="20"/>
       <c r="P62" s="51">
-        <v>0.28948413189926903</v>
+        <v>0.27024556286582802</v>
       </c>
       <c r="Q62" s="20"/>
       <c r="R62" s="20"/>
       <c r="S62" s="20"/>
       <c r="T62" s="20"/>
       <c r="U62" s="51">
-        <v>0.423742096187602</v>
+        <v>0.35372450549116202</v>
       </c>
       <c r="V62" s="20"/>
       <c r="W62" s="20"/>
       <c r="X62" s="20"/>
       <c r="Y62" s="20"/>
       <c r="Z62" s="51">
         <v>1</v>
       </c>
       <c r="AA62" s="20"/>
       <c r="AB62" s="20"/>
       <c r="AC62" s="20"/>
       <c r="AD62" s="20"/>
       <c r="AE62" s="20"/>
       <c r="AF62" s="20"/>
       <c r="AG62" s="20"/>
       <c r="AH62" s="20"/>
       <c r="AR62" s="43"/>
       <c r="AS62" s="20"/>
       <c r="AT62" s="20"/>
       <c r="AU62" s="20"/>
       <c r="AV62" s="20"/>
       <c r="AW62" s="20"/>
       <c r="AX62" s="20"/>
       <c r="AY62" s="20"/>
       <c r="AZ62" s="20"/>
@@ -4247,72 +4317,72 @@
       <c r="AH65" s="20"/>
       <c r="AR65" s="43"/>
       <c r="AS65" s="20"/>
       <c r="AT65" s="20"/>
       <c r="AU65" s="20"/>
       <c r="AV65" s="20"/>
       <c r="AW65" s="20"/>
       <c r="AX65" s="20"/>
       <c r="AY65" s="20"/>
       <c r="AZ65" s="20"/>
       <c r="BA65" s="20"/>
       <c r="BB65" s="20"/>
     </row>
     <row r="66" spans="5:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E66" s="46" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20"/>
       <c r="G66" s="20"/>
       <c r="H66" s="47" t="s">
         <v>37</v>
       </c>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="53">
-        <v>116043.90810616501</v>
+        <v>485675.14422719303</v>
       </c>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
       <c r="N66" s="20"/>
       <c r="O66" s="20"/>
       <c r="P66" s="53">
-        <v>118058.573467219</v>
+        <v>410674.560592241</v>
       </c>
       <c r="Q66" s="20"/>
       <c r="R66" s="20"/>
       <c r="S66" s="20"/>
       <c r="T66" s="20"/>
       <c r="U66" s="53">
-        <v>166330.42974967801</v>
+        <v>537932.38660966605</v>
       </c>
       <c r="V66" s="20"/>
       <c r="W66" s="20"/>
       <c r="X66" s="20"/>
       <c r="Y66" s="20"/>
       <c r="Z66" s="53">
-        <v>400432.91132306098</v>
+        <v>1434282.0914290999</v>
       </c>
       <c r="AA66" s="20"/>
       <c r="AB66" s="20"/>
       <c r="AC66" s="20"/>
       <c r="AD66" s="20"/>
       <c r="AE66" s="20"/>
       <c r="AF66" s="20"/>
       <c r="AG66" s="20"/>
       <c r="AH66" s="20"/>
       <c r="AR66" s="43"/>
       <c r="AS66" s="20"/>
       <c r="AT66" s="20"/>
       <c r="AU66" s="20"/>
       <c r="AV66" s="20"/>
       <c r="AW66" s="20"/>
       <c r="AX66" s="20"/>
       <c r="AY66" s="20"/>
       <c r="AZ66" s="20"/>
       <c r="BA66" s="20"/>
       <c r="BB66" s="20"/>
     </row>
     <row r="67" spans="5:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR67" s="43"/>
       <c r="AS67" s="20"/>
       <c r="AT67" s="20"/>
@@ -4323,170 +4393,170 @@
       <c r="AY67" s="20"/>
       <c r="AZ67" s="20"/>
       <c r="BA67" s="20"/>
       <c r="BB67" s="20"/>
     </row>
     <row r="68" spans="5:54" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR68" s="43"/>
       <c r="AS68" s="20"/>
       <c r="AT68" s="20"/>
       <c r="AU68" s="20"/>
       <c r="AV68" s="20"/>
       <c r="AW68" s="20"/>
       <c r="AX68" s="20"/>
       <c r="AY68" s="20"/>
       <c r="AZ68" s="20"/>
       <c r="BA68" s="20"/>
       <c r="BB68" s="20"/>
     </row>
     <row r="69" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G69" s="47" t="s">
         <v>38</v>
       </c>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="53">
-        <v>112326.214787923</v>
+        <v>477459.318327924</v>
       </c>
       <c r="K69" s="20"/>
       <c r="L69" s="20"/>
       <c r="M69" s="20"/>
       <c r="N69" s="20"/>
       <c r="O69" s="53">
-        <v>117523.780495325</v>
+        <v>405294.15500357701</v>
       </c>
       <c r="P69" s="20"/>
       <c r="Q69" s="20"/>
       <c r="R69" s="20"/>
       <c r="S69" s="20"/>
       <c r="T69" s="53">
-        <v>156604.47453892001</v>
+        <v>529281.66087759996</v>
       </c>
       <c r="U69" s="20"/>
       <c r="V69" s="20"/>
       <c r="W69" s="20"/>
       <c r="X69" s="20"/>
       <c r="Y69" s="53">
-        <v>386454.469822168</v>
+        <v>1412035.1342090999</v>
       </c>
       <c r="Z69" s="20"/>
       <c r="AA69" s="20"/>
       <c r="AB69" s="20"/>
       <c r="AC69" s="20"/>
       <c r="AD69" s="20"/>
       <c r="AE69" s="20"/>
       <c r="AF69" s="20"/>
       <c r="AR69" s="43"/>
       <c r="AS69" s="20"/>
       <c r="AT69" s="20"/>
       <c r="AU69" s="20"/>
       <c r="AV69" s="20"/>
       <c r="AW69" s="20"/>
       <c r="AX69" s="20"/>
       <c r="AY69" s="20"/>
       <c r="AZ69" s="20"/>
       <c r="BA69" s="20"/>
       <c r="BB69" s="20"/>
     </row>
     <row r="70" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G70" s="47" t="s">
         <v>39</v>
       </c>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="J70" s="53">
-        <v>114948.351393376</v>
+        <v>483485.69226980198</v>
       </c>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
       <c r="M70" s="20"/>
       <c r="N70" s="20"/>
       <c r="O70" s="53">
-        <v>116034.752740371</v>
+        <v>392114.78893634898</v>
       </c>
       <c r="P70" s="20"/>
       <c r="Q70" s="20"/>
       <c r="R70" s="20"/>
       <c r="S70" s="20"/>
       <c r="T70" s="53">
-        <v>169849.75664892001</v>
+        <v>549388.46625556005</v>
       </c>
       <c r="U70" s="20"/>
       <c r="V70" s="20"/>
       <c r="W70" s="20"/>
       <c r="X70" s="20"/>
       <c r="Y70" s="53">
-        <v>400832.860782667</v>
+        <v>1424988.9474617101</v>
       </c>
       <c r="Z70" s="20"/>
       <c r="AA70" s="20"/>
       <c r="AB70" s="20"/>
       <c r="AC70" s="20"/>
       <c r="AD70" s="20"/>
       <c r="AE70" s="20"/>
       <c r="AF70" s="20"/>
       <c r="AR70" s="43"/>
       <c r="AS70" s="20"/>
       <c r="AT70" s="20"/>
       <c r="AU70" s="20"/>
       <c r="AV70" s="20"/>
       <c r="AW70" s="20"/>
       <c r="AX70" s="20"/>
       <c r="AY70" s="20"/>
       <c r="AZ70" s="20"/>
       <c r="BA70" s="20"/>
       <c r="BB70" s="20"/>
     </row>
     <row r="71" spans="5:54" ht="2.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G71" s="49" t="s">
         <v>34</v>
       </c>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="J71" s="54">
-        <v>2.33439416649363E-2</v>
+        <v>1.26217537506277E-2</v>
       </c>
       <c r="K71" s="20"/>
       <c r="L71" s="20"/>
       <c r="M71" s="20"/>
       <c r="N71" s="20"/>
       <c r="O71" s="54">
-        <v>-1.2670012389646001E-2</v>
+        <v>-3.25180264864958E-2</v>
       </c>
       <c r="P71" s="20"/>
       <c r="Q71" s="20"/>
       <c r="R71" s="20"/>
       <c r="S71" s="20"/>
       <c r="T71" s="54">
-        <v>8.4577928881005501E-2</v>
+        <v>3.7988857094765897E-2</v>
       </c>
       <c r="U71" s="20"/>
       <c r="V71" s="20"/>
       <c r="W71" s="20"/>
       <c r="X71" s="20"/>
       <c r="Y71" s="54">
-        <v>3.72059119075916E-2</v>
+        <v>9.1738604364576103E-3</v>
       </c>
       <c r="Z71" s="20"/>
       <c r="AA71" s="20"/>
       <c r="AB71" s="20"/>
       <c r="AC71" s="20"/>
       <c r="AD71" s="20"/>
       <c r="AE71" s="20"/>
       <c r="AF71" s="20"/>
       <c r="AR71" s="43"/>
       <c r="AS71" s="20"/>
       <c r="AT71" s="20"/>
       <c r="AU71" s="20"/>
       <c r="AV71" s="20"/>
       <c r="AW71" s="20"/>
       <c r="AX71" s="20"/>
       <c r="AY71" s="20"/>
       <c r="AZ71" s="20"/>
       <c r="BA71" s="20"/>
       <c r="BB71" s="20"/>
     </row>
     <row r="72" spans="5:54" x14ac:dyDescent="0.35">
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
@@ -4555,118 +4625,118 @@
     <row r="74" spans="5:54" ht="5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR74" s="43"/>
       <c r="AS74" s="20"/>
       <c r="AT74" s="20"/>
       <c r="AU74" s="20"/>
       <c r="AV74" s="20"/>
       <c r="AW74" s="20"/>
       <c r="AX74" s="20"/>
       <c r="AY74" s="20"/>
       <c r="AZ74" s="20"/>
       <c r="BA74" s="20"/>
       <c r="BB74" s="20"/>
     </row>
     <row r="75" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E75" s="46" t="s">
         <v>35</v>
       </c>
       <c r="F75" s="20"/>
       <c r="G75" s="20"/>
       <c r="H75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
       <c r="K75" s="51">
-        <v>0.29065834026867798</v>
+        <v>0.33813557946300998</v>
       </c>
       <c r="L75" s="20"/>
       <c r="M75" s="20"/>
       <c r="N75" s="20"/>
       <c r="O75" s="20"/>
       <c r="P75" s="51">
-        <v>0.30410770135329201</v>
+        <v>0.287028378532937</v>
       </c>
       <c r="Q75" s="20"/>
       <c r="R75" s="20"/>
       <c r="S75" s="20"/>
       <c r="T75" s="20"/>
       <c r="U75" s="51">
-        <v>0.40523395837803</v>
+        <v>0.37483604200405202</v>
       </c>
       <c r="V75" s="20"/>
       <c r="W75" s="20"/>
       <c r="X75" s="20"/>
       <c r="Y75" s="20"/>
       <c r="Z75" s="51">
         <v>1</v>
       </c>
       <c r="AA75" s="20"/>
       <c r="AB75" s="20"/>
       <c r="AC75" s="20"/>
       <c r="AD75" s="20"/>
       <c r="AE75" s="20"/>
       <c r="AF75" s="20"/>
       <c r="AG75" s="20"/>
       <c r="AH75" s="20"/>
       <c r="AR75" s="43"/>
       <c r="AS75" s="20"/>
       <c r="AT75" s="20"/>
       <c r="AU75" s="20"/>
       <c r="AV75" s="20"/>
       <c r="AW75" s="20"/>
       <c r="AX75" s="20"/>
       <c r="AY75" s="20"/>
       <c r="AZ75" s="20"/>
       <c r="BA75" s="20"/>
       <c r="BB75" s="20"/>
     </row>
     <row r="76" spans="5:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E76" s="20"/>
       <c r="F76" s="20"/>
       <c r="G76" s="20"/>
       <c r="H76" s="47" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="51">
-        <v>0.28677377191312903</v>
+        <v>0.33929083669808102</v>
       </c>
       <c r="L76" s="20"/>
       <c r="M76" s="20"/>
       <c r="N76" s="20"/>
       <c r="O76" s="20"/>
       <c r="P76" s="51">
-        <v>0.28948413189926903</v>
+        <v>0.27517040720548103</v>
       </c>
       <c r="Q76" s="20"/>
       <c r="R76" s="20"/>
       <c r="S76" s="20"/>
       <c r="T76" s="20"/>
       <c r="U76" s="51">
-        <v>0.423742096187602</v>
+        <v>0.38553875609643801</v>
       </c>
       <c r="V76" s="20"/>
       <c r="W76" s="20"/>
       <c r="X76" s="20"/>
       <c r="Y76" s="20"/>
       <c r="Z76" s="51">
         <v>1</v>
       </c>
       <c r="AA76" s="20"/>
       <c r="AB76" s="20"/>
       <c r="AC76" s="20"/>
       <c r="AD76" s="20"/>
       <c r="AE76" s="20"/>
       <c r="AF76" s="20"/>
       <c r="AG76" s="20"/>
       <c r="AH76" s="20"/>
       <c r="AR76" s="43"/>
       <c r="AS76" s="20"/>
       <c r="AT76" s="20"/>
       <c r="AU76" s="20"/>
       <c r="AV76" s="20"/>
       <c r="AW76" s="20"/>
       <c r="AX76" s="20"/>
       <c r="AY76" s="20"/>
       <c r="AZ76" s="20"/>
@@ -4744,120 +4814,120 @@
       <c r="AH79" s="20"/>
       <c r="AR79" s="43"/>
       <c r="AS79" s="20"/>
       <c r="AT79" s="20"/>
       <c r="AU79" s="20"/>
       <c r="AV79" s="20"/>
       <c r="AW79" s="20"/>
       <c r="AX79" s="20"/>
       <c r="AY79" s="20"/>
       <c r="AZ79" s="20"/>
       <c r="BA79" s="20"/>
       <c r="BB79" s="20"/>
     </row>
     <row r="80" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E80" s="46" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="20"/>
       <c r="G80" s="20"/>
       <c r="H80" s="47" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="53">
-        <v>1985619.68472119</v>
+        <v>1985619.6846377901</v>
       </c>
       <c r="L80" s="20"/>
       <c r="M80" s="20"/>
       <c r="N80" s="20"/>
       <c r="O80" s="20"/>
       <c r="P80" s="53">
-        <v>1667192.278345</v>
+        <v>1667192.2770197</v>
       </c>
       <c r="Q80" s="20"/>
       <c r="R80" s="20"/>
       <c r="S80" s="20"/>
       <c r="T80" s="20"/>
       <c r="U80" s="53">
-        <v>1901824.68113104</v>
+        <v>1901824.6812739</v>
       </c>
       <c r="V80" s="20"/>
       <c r="W80" s="20"/>
       <c r="X80" s="20"/>
       <c r="Y80" s="20"/>
       <c r="Z80" s="53">
-        <v>5554636.64419722</v>
+        <v>5554636.6429313803</v>
       </c>
       <c r="AA80" s="20"/>
       <c r="AB80" s="20"/>
       <c r="AC80" s="20"/>
       <c r="AD80" s="20"/>
       <c r="AE80" s="20"/>
       <c r="AF80" s="20"/>
       <c r="AG80" s="20"/>
       <c r="AH80" s="20"/>
       <c r="AR80" s="43"/>
       <c r="AS80" s="20"/>
       <c r="AT80" s="20"/>
       <c r="AU80" s="20"/>
       <c r="AV80" s="20"/>
       <c r="AW80" s="20"/>
       <c r="AX80" s="20"/>
       <c r="AY80" s="20"/>
       <c r="AZ80" s="20"/>
       <c r="BA80" s="20"/>
       <c r="BB80" s="20"/>
     </row>
     <row r="81" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E81" s="49" t="s">
         <v>3</v>
       </c>
       <c r="F81" s="20"/>
       <c r="G81" s="20"/>
       <c r="H81" s="49" t="s">
         <v>35</v>
       </c>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="54">
-        <v>0.35747067034447899</v>
+        <v>0.357470670410928</v>
       </c>
       <c r="L81" s="20"/>
       <c r="M81" s="20"/>
       <c r="N81" s="20"/>
       <c r="O81" s="20"/>
       <c r="P81" s="54">
-        <v>0.30014425517583898</v>
+        <v>0.30014425500564501</v>
       </c>
       <c r="Q81" s="20"/>
       <c r="R81" s="20"/>
       <c r="S81" s="20"/>
       <c r="T81" s="20"/>
       <c r="U81" s="54">
-        <v>0.34238507447968197</v>
+        <v>0.34238507458342698</v>
       </c>
       <c r="V81" s="20"/>
       <c r="W81" s="20"/>
       <c r="X81" s="20"/>
       <c r="Y81" s="20"/>
       <c r="Z81" s="54">
         <v>1</v>
       </c>
       <c r="AA81" s="20"/>
       <c r="AB81" s="20"/>
       <c r="AC81" s="20"/>
       <c r="AD81" s="20"/>
       <c r="AE81" s="20"/>
       <c r="AF81" s="20"/>
       <c r="AG81" s="20"/>
       <c r="AH81" s="20"/>
       <c r="AR81" s="43"/>
       <c r="AS81" s="20"/>
       <c r="AT81" s="20"/>
       <c r="AU81" s="20"/>
       <c r="AV81" s="20"/>
       <c r="AW81" s="20"/>
       <c r="AX81" s="20"/>
       <c r="AY81" s="20"/>
       <c r="AZ81" s="20"/>
@@ -5085,289 +5155,289 @@
       <c r="AC88" s="20"/>
       <c r="AD88" s="20"/>
       <c r="AR88" s="43"/>
       <c r="AS88" s="20"/>
       <c r="AT88" s="20"/>
       <c r="AU88" s="20"/>
       <c r="AV88" s="20"/>
       <c r="AW88" s="20"/>
       <c r="AX88" s="20"/>
       <c r="AY88" s="20"/>
       <c r="AZ88" s="20"/>
       <c r="BA88" s="20"/>
       <c r="BB88" s="20"/>
     </row>
     <row r="89" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D89" s="46" t="s">
         <v>41</v>
       </c>
       <c r="E89" s="20"/>
       <c r="F89" s="47" t="s">
         <v>31</v>
       </c>
       <c r="G89" s="20"/>
       <c r="H89" s="20"/>
       <c r="I89" s="56">
-        <v>4.2583369961623201E-2</v>
+        <v>4.0682666017634803E-2</v>
       </c>
       <c r="J89" s="20"/>
       <c r="K89" s="20"/>
       <c r="L89" s="20"/>
       <c r="M89" s="20"/>
       <c r="N89" s="56">
-        <v>4.2810135082042303E-2</v>
+        <v>4.0689930302907601E-2</v>
       </c>
       <c r="O89" s="20"/>
       <c r="P89" s="20"/>
       <c r="Q89" s="20"/>
       <c r="R89" s="20"/>
       <c r="S89" s="56">
-        <v>4.2417156122024402E-2</v>
+        <v>4.1654838434758701E-2</v>
       </c>
       <c r="T89" s="20"/>
       <c r="U89" s="20"/>
       <c r="V89" s="20"/>
       <c r="W89" s="20"/>
       <c r="X89" s="56">
-        <v>4.2581185194294498E-2</v>
+        <v>4.1014901192163097E-2</v>
       </c>
       <c r="Y89" s="20"/>
       <c r="Z89" s="20"/>
       <c r="AA89" s="20"/>
       <c r="AB89" s="20"/>
       <c r="AC89" s="20"/>
       <c r="AD89" s="20"/>
       <c r="AR89" s="43"/>
       <c r="AS89" s="20"/>
       <c r="AT89" s="20"/>
       <c r="AU89" s="20"/>
       <c r="AV89" s="20"/>
       <c r="AW89" s="20"/>
       <c r="AX89" s="20"/>
       <c r="AY89" s="20"/>
       <c r="AZ89" s="20"/>
       <c r="BA89" s="20"/>
       <c r="BB89" s="20"/>
     </row>
     <row r="90" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D90" s="20"/>
       <c r="E90" s="20"/>
       <c r="F90" s="47" t="s">
         <v>32</v>
       </c>
       <c r="G90" s="20"/>
       <c r="H90" s="20"/>
       <c r="I90" s="56">
-        <v>4.2081761543385998E-2</v>
+        <v>3.9769462871925301E-2</v>
       </c>
       <c r="J90" s="20"/>
       <c r="K90" s="20"/>
       <c r="L90" s="20"/>
       <c r="M90" s="20"/>
       <c r="N90" s="56">
-        <v>4.2763138232177103E-2</v>
+        <v>4.0153746973137602E-2</v>
       </c>
       <c r="O90" s="20"/>
       <c r="P90" s="20"/>
       <c r="Q90" s="20"/>
       <c r="R90" s="20"/>
       <c r="S90" s="56">
-        <v>4.3844469137725502E-2</v>
+        <v>4.0823482265948702E-2</v>
       </c>
       <c r="T90" s="20"/>
       <c r="U90" s="20"/>
       <c r="V90" s="20"/>
       <c r="W90" s="20"/>
       <c r="X90" s="56">
-        <v>4.3003282417887201E-2</v>
+        <v>4.0243445825610999E-2</v>
       </c>
       <c r="Y90" s="20"/>
       <c r="Z90" s="20"/>
       <c r="AA90" s="20"/>
       <c r="AB90" s="20"/>
       <c r="AC90" s="20"/>
       <c r="AD90" s="20"/>
       <c r="AR90" s="43"/>
       <c r="AS90" s="20"/>
       <c r="AT90" s="20"/>
       <c r="AU90" s="20"/>
       <c r="AV90" s="20"/>
       <c r="AW90" s="20"/>
       <c r="AX90" s="20"/>
       <c r="AY90" s="20"/>
       <c r="AZ90" s="20"/>
       <c r="BA90" s="20"/>
       <c r="BB90" s="20"/>
     </row>
     <row r="91" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D91" s="20"/>
       <c r="E91" s="20"/>
       <c r="F91" s="47" t="s">
         <v>33</v>
       </c>
       <c r="G91" s="20"/>
       <c r="H91" s="20"/>
       <c r="I91" s="56">
-        <v>4.3220066766335601E-2</v>
+        <v>4.0703376376853E-2</v>
       </c>
       <c r="J91" s="20"/>
       <c r="K91" s="20"/>
       <c r="L91" s="20"/>
       <c r="M91" s="20"/>
       <c r="N91" s="56">
-        <v>4.3878850058903601E-2</v>
+        <v>4.1926426198260203E-2</v>
       </c>
       <c r="O91" s="20"/>
       <c r="P91" s="20"/>
       <c r="Q91" s="20"/>
       <c r="R91" s="20"/>
       <c r="S91" s="56">
-        <v>4.3285497576237703E-2</v>
+        <v>4.1040193934518701E-2</v>
       </c>
       <c r="T91" s="20"/>
       <c r="U91" s="20"/>
       <c r="V91" s="20"/>
       <c r="W91" s="20"/>
       <c r="X91" s="56">
-        <v>4.3438499864437499E-2</v>
+        <v>4.1153040788278202E-2</v>
       </c>
       <c r="Y91" s="20"/>
       <c r="Z91" s="20"/>
       <c r="AA91" s="20"/>
       <c r="AB91" s="20"/>
       <c r="AC91" s="20"/>
       <c r="AD91" s="20"/>
       <c r="AR91" s="43"/>
       <c r="AS91" s="20"/>
       <c r="AT91" s="20"/>
       <c r="AU91" s="20"/>
       <c r="AV91" s="20"/>
       <c r="AW91" s="20"/>
       <c r="AX91" s="20"/>
       <c r="AY91" s="20"/>
       <c r="AZ91" s="20"/>
       <c r="BA91" s="20"/>
       <c r="BB91" s="20"/>
     </row>
     <row r="92" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D92" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E92" s="20"/>
       <c r="F92" s="49" t="s">
         <v>42</v>
       </c>
       <c r="G92" s="20"/>
       <c r="H92" s="20"/>
       <c r="I92" s="54">
-        <v>2.70498472782809E-2</v>
+        <v>2.34831812522917E-2</v>
       </c>
       <c r="J92" s="20"/>
       <c r="K92" s="20"/>
       <c r="L92" s="20"/>
       <c r="M92" s="20"/>
       <c r="N92" s="54">
-        <v>2.6090503944516001E-2</v>
+        <v>4.4147292812012802E-2</v>
       </c>
       <c r="O92" s="20"/>
       <c r="P92" s="20"/>
       <c r="Q92" s="20"/>
       <c r="R92" s="20"/>
       <c r="S92" s="54">
-        <v>-1.27489640650438E-2</v>
+        <v>5.3085052166342503E-3</v>
       </c>
       <c r="T92" s="20"/>
       <c r="U92" s="20"/>
       <c r="V92" s="20"/>
       <c r="W92" s="20"/>
       <c r="X92" s="54">
-        <v>1.0120563410045901E-2</v>
+        <v>2.2602313097362901E-2</v>
       </c>
       <c r="Y92" s="20"/>
       <c r="Z92" s="20"/>
       <c r="AA92" s="20"/>
       <c r="AB92" s="20"/>
       <c r="AC92" s="20"/>
       <c r="AD92" s="20"/>
       <c r="AR92" s="43"/>
       <c r="AS92" s="20"/>
       <c r="AT92" s="20"/>
       <c r="AU92" s="20"/>
       <c r="AV92" s="20"/>
       <c r="AW92" s="20"/>
       <c r="AX92" s="20"/>
       <c r="AY92" s="20"/>
       <c r="AZ92" s="20"/>
       <c r="BA92" s="20"/>
       <c r="BB92" s="20"/>
     </row>
     <row r="93" spans="2:54" ht="7.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR93" s="43"/>
       <c r="AS93" s="20"/>
       <c r="AT93" s="20"/>
       <c r="AU93" s="20"/>
       <c r="AV93" s="20"/>
       <c r="AW93" s="20"/>
       <c r="AX93" s="20"/>
       <c r="AY93" s="20"/>
       <c r="AZ93" s="20"/>
       <c r="BA93" s="20"/>
       <c r="BB93" s="20"/>
     </row>
     <row r="94" spans="2:54" ht="12.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D94" s="46" t="s">
         <v>43</v>
       </c>
       <c r="E94" s="20"/>
       <c r="F94" s="47" t="s">
         <v>31</v>
       </c>
       <c r="G94" s="20"/>
       <c r="H94" s="20"/>
       <c r="I94" s="57">
-        <v>3.5298770910647703E-2</v>
+        <v>3.4095238977879E-2</v>
       </c>
       <c r="J94" s="20"/>
       <c r="K94" s="20"/>
       <c r="L94" s="20"/>
       <c r="M94" s="20"/>
       <c r="N94" s="57">
-        <v>3.5267594689417203E-2</v>
+        <v>3.4657738326589797E-2</v>
       </c>
       <c r="O94" s="20"/>
       <c r="P94" s="20"/>
       <c r="Q94" s="20"/>
       <c r="R94" s="20"/>
       <c r="S94" s="57">
-        <v>3.4266463342374501E-2</v>
+        <v>3.4474348545405702E-2</v>
       </c>
       <c r="T94" s="20"/>
       <c r="U94" s="20"/>
       <c r="V94" s="20"/>
       <c r="W94" s="20"/>
       <c r="X94" s="57">
-        <v>3.4860782981309402E-2</v>
+        <v>3.43840667049371E-2</v>
       </c>
       <c r="Y94" s="20"/>
       <c r="Z94" s="20"/>
       <c r="AA94" s="20"/>
       <c r="AB94" s="20"/>
       <c r="AC94" s="20"/>
       <c r="AD94" s="20"/>
       <c r="AR94" s="43"/>
       <c r="AS94" s="20"/>
       <c r="AT94" s="20"/>
       <c r="AU94" s="20"/>
       <c r="AV94" s="20"/>
       <c r="AW94" s="20"/>
       <c r="AX94" s="20"/>
       <c r="AY94" s="20"/>
       <c r="AZ94" s="20"/>
       <c r="BA94" s="20"/>
       <c r="BB94" s="20"/>
     </row>
     <row r="95" spans="2:54" ht="1.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D95" s="20"/>
       <c r="E95" s="20"/>
       <c r="F95" s="20"/>
       <c r="G95" s="20"/>
       <c r="H95" s="20"/>
@@ -5439,72 +5509,72 @@
       <c r="P97" s="20"/>
       <c r="Q97" s="20"/>
       <c r="R97" s="20"/>
       <c r="S97" s="20"/>
       <c r="T97" s="20"/>
       <c r="U97" s="20"/>
       <c r="V97" s="20"/>
       <c r="W97" s="20"/>
       <c r="X97" s="20"/>
       <c r="Y97" s="20"/>
       <c r="Z97" s="20"/>
       <c r="AA97" s="20"/>
       <c r="AB97" s="20"/>
       <c r="AC97" s="20"/>
       <c r="AD97" s="20"/>
     </row>
     <row r="98" spans="4:56" ht="1.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D98" s="20"/>
       <c r="E98" s="20"/>
       <c r="F98" s="47" t="s">
         <v>32</v>
       </c>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="57">
-        <v>3.48770314994939E-2</v>
+        <v>3.4413180852808499E-2</v>
       </c>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
       <c r="N98" s="57">
-        <v>3.5204596337002299E-2</v>
+        <v>3.4882912116806698E-2</v>
       </c>
       <c r="O98" s="20"/>
       <c r="P98" s="20"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="20"/>
       <c r="S98" s="57">
-        <v>3.37942111969919E-2</v>
+        <v>3.4858602300988598E-2</v>
       </c>
       <c r="T98" s="20"/>
       <c r="U98" s="20"/>
       <c r="V98" s="20"/>
       <c r="W98" s="20"/>
       <c r="X98" s="57">
-        <v>3.4537850931877702E-2</v>
+        <v>3.46997020732236E-2</v>
       </c>
       <c r="Y98" s="20"/>
       <c r="Z98" s="20"/>
       <c r="AA98" s="20"/>
       <c r="AB98" s="20"/>
       <c r="AC98" s="20"/>
       <c r="AD98" s="20"/>
     </row>
     <row r="99" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D99" s="20"/>
       <c r="E99" s="20"/>
       <c r="F99" s="20"/>
       <c r="G99" s="20"/>
       <c r="H99" s="20"/>
       <c r="I99" s="20"/>
       <c r="J99" s="20"/>
       <c r="K99" s="20"/>
       <c r="L99" s="20"/>
       <c r="M99" s="20"/>
       <c r="N99" s="20"/>
       <c r="O99" s="20"/>
       <c r="P99" s="20"/>
       <c r="Q99" s="20"/>
       <c r="R99" s="20"/>
       <c r="S99" s="20"/>
@@ -5525,129 +5595,129 @@
       <c r="AP99" s="20"/>
       <c r="AQ99" s="20"/>
       <c r="AR99" s="20"/>
       <c r="AS99" s="20"/>
       <c r="AT99" s="20"/>
       <c r="AU99" s="20"/>
       <c r="AV99" s="20"/>
       <c r="AW99" s="20"/>
       <c r="AX99" s="20"/>
       <c r="AY99" s="20"/>
       <c r="AZ99" s="20"/>
       <c r="BA99" s="20"/>
       <c r="BB99" s="20"/>
       <c r="BC99" s="20"/>
       <c r="BD99" s="20"/>
     </row>
     <row r="100" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D100" s="20"/>
       <c r="E100" s="20"/>
       <c r="F100" s="47" t="s">
         <v>33</v>
       </c>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="57">
-        <v>3.5240138975160498E-2</v>
+        <v>3.4389734997785498E-2</v>
       </c>
       <c r="J100" s="20"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
       <c r="N100" s="57">
-        <v>3.5413535879266898E-2</v>
+        <v>3.4797216312689297E-2</v>
       </c>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="57">
-        <v>3.4575138026843602E-2</v>
+        <v>3.50712988559366E-2</v>
       </c>
       <c r="T100" s="20"/>
       <c r="U100" s="20"/>
       <c r="V100" s="20"/>
       <c r="W100" s="20"/>
       <c r="X100" s="57">
-        <v>3.5008545731613203E-2</v>
+        <v>3.4740940853774098E-2</v>
       </c>
       <c r="Y100" s="20"/>
       <c r="Z100" s="20"/>
       <c r="AA100" s="20"/>
       <c r="AB100" s="20"/>
       <c r="AC100" s="20"/>
       <c r="AD100" s="20"/>
       <c r="AO100" s="20"/>
       <c r="AP100" s="20"/>
       <c r="AQ100" s="20"/>
       <c r="AR100" s="20"/>
       <c r="AS100" s="20"/>
       <c r="AT100" s="20"/>
       <c r="AU100" s="20"/>
       <c r="AV100" s="20"/>
       <c r="AW100" s="20"/>
       <c r="AX100" s="20"/>
       <c r="AY100" s="20"/>
       <c r="AZ100" s="20"/>
       <c r="BA100" s="20"/>
       <c r="BB100" s="20"/>
       <c r="BC100" s="20"/>
       <c r="BD100" s="20"/>
     </row>
     <row r="101" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D101" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E101" s="20"/>
       <c r="F101" s="49" t="s">
         <v>42</v>
       </c>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="54">
-        <v>1.04110774356444E-2</v>
+        <v>-6.8130450141363499E-4</v>
       </c>
       <c r="J101" s="20"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="20"/>
       <c r="N101" s="54">
-        <v>5.9350074707425898E-3</v>
+        <v>-2.4566700116814199E-3</v>
       </c>
       <c r="O101" s="20"/>
       <c r="P101" s="20"/>
       <c r="Q101" s="20"/>
       <c r="R101" s="20"/>
       <c r="S101" s="54">
-        <v>2.3108301753207001E-2</v>
+        <v>6.10169487323119E-3</v>
       </c>
       <c r="T101" s="20"/>
       <c r="U101" s="20"/>
       <c r="V101" s="20"/>
       <c r="W101" s="20"/>
       <c r="X101" s="54">
-        <v>1.36283754499937E-2</v>
+        <v>1.1884476835972099E-3</v>
       </c>
       <c r="Y101" s="20"/>
       <c r="Z101" s="20"/>
       <c r="AA101" s="20"/>
       <c r="AB101" s="20"/>
       <c r="AC101" s="20"/>
       <c r="AD101" s="20"/>
       <c r="AO101" s="20"/>
       <c r="AP101" s="20"/>
       <c r="AQ101" s="20"/>
       <c r="AR101" s="20"/>
       <c r="AS101" s="20"/>
       <c r="AT101" s="20"/>
       <c r="AU101" s="20"/>
       <c r="AV101" s="20"/>
       <c r="AW101" s="20"/>
       <c r="AX101" s="20"/>
       <c r="AY101" s="20"/>
       <c r="AZ101" s="20"/>
       <c r="BA101" s="20"/>
       <c r="BB101" s="20"/>
       <c r="BC101" s="20"/>
       <c r="BD101" s="20"/>
     </row>
     <row r="102" spans="4:56" x14ac:dyDescent="0.35">