--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{527E9A9F-2045-457D-842A-738A2B082B23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC5E0D10-3670-4933-B7F4-7684C173F824}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Milk Production National Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="69">
   <si>
     <t>Milk Production Report</t>
   </si>
   <si>
     <t>26/27 by State</t>
   </si>
   <si>
     <t>(Million Litres)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>New South Wales</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Queensland</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
@@ -110,182 +110,192 @@
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Produced by the Economics, Data and Insights team at Dairy Australia
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Dairy Manufacturers</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Disclaimer</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">National </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>(Litres '000s)</t>
     </r>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>TAS</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
-    <t>July-24</t>
+    <t>September-24</t>
   </si>
   <si>
-    <t>July-25</t>
+    <t>September-25</t>
   </si>
   <si>
-    <t>July-26</t>
+    <t>September-26</t>
   </si>
   <si>
     <t>% change</t>
   </si>
   <si>
     <t>Region Share</t>
   </si>
   <si>
-    <t>15.4%</t>
+    <t>11.6%</t>
   </si>
   <si>
-    <t>67.8%</t>
+    <t>66.4%</t>
   </si>
   <si>
-    <t>4.3%</t>
+    <t>3.1%</t>
+  </si>
+  <si>
+    <t>5.0%</t>
+  </si>
+  <si>
+    <t>3.4%</t>
+  </si>
+  <si>
+    <t>10.5%</t>
+  </si>
+  <si>
+    <t>100.0%</t>
+  </si>
+  <si>
+    <t>12.1%</t>
+  </si>
+  <si>
+    <t>65.5%</t>
   </si>
   <si>
     <t>4.9%</t>
   </si>
   <si>
-    <t>4.8%</t>
+    <t>3.6%</t>
   </si>
   <si>
-    <t>2.9%</t>
-[...14 lines deleted...]
-    <t>2.7%</t>
+    <t>10.8%</t>
   </si>
   <si>
     <t>Year to Date</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
     <t>2026/2027</t>
   </si>
   <si>
     <t>12.6%</t>
   </si>
   <si>
     <t>64.2%</t>
   </si>
   <si>
     <t>3.3%</t>
   </si>
   <si>
     <t>5.1%</t>
   </si>
@@ -308,119 +318,132 @@
     <t>Protein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="165" formatCode="[$-10C09]0.0%"/>
     <numFmt numFmtId="166" formatCode="[$-10409]#,##0;\-#,##0"/>
     <numFmt numFmtId="167" formatCode="[$-10409]0.0%"/>
     <numFmt numFmtId="168" formatCode="[$-10409]0.00%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF001641"/>
         <bgColor rgb="FF001641"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC9E9EB"/>
         <bgColor rgb="FFC9E9EB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -1169,51 +1192,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CD97"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A40" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="0.453125" customWidth="1"/>
     <col min="2" max="2" width="0.1796875" customWidth="1"/>
     <col min="3" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="0.1796875" customWidth="1"/>
     <col min="5" max="5" width="8.984375E-2" customWidth="1"/>
     <col min="6" max="6" width="0.1796875" customWidth="1"/>
     <col min="7" max="7" width="0.26953125" customWidth="1"/>
     <col min="8" max="8" width="7.81640625" customWidth="1"/>
     <col min="9" max="9" width="2.81640625" customWidth="1"/>
     <col min="10" max="10" width="1.453125" customWidth="1"/>
     <col min="11" max="11" width="0.81640625" customWidth="1"/>
     <col min="12" max="13" width="8.984375E-2" customWidth="1"/>
     <col min="14" max="14" width="5.7265625" customWidth="1"/>
     <col min="15" max="15" width="6.26953125" customWidth="1"/>
     <col min="16" max="17" width="8.984375E-2" customWidth="1"/>
     <col min="18" max="18" width="0.36328125" customWidth="1"/>
     <col min="19" max="19" width="6.7265625" customWidth="1"/>
     <col min="20" max="20" width="3.54296875" customWidth="1"/>
     <col min="21" max="21" width="0.1796875" customWidth="1"/>
     <col min="22" max="22" width="8.984375E-2" customWidth="1"/>
     <col min="23" max="23" width="3" customWidth="1"/>
     <col min="24" max="24" width="6.7265625" customWidth="1"/>
@@ -1978,692 +2001,776 @@
       <c r="BX10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BY10" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BZ10" s="19"/>
       <c r="CA10" s="19"/>
     </row>
     <row r="11" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G11" s="23" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J11" s="19"/>
       <c r="K11" s="26">
         <v>87.790373583573697</v>
       </c>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="26">
-        <v>93.667174138906404</v>
+        <v>94.667174138906404</v>
       </c>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="4">
-        <v>6.6941286560743399E-2</v>
+        <v>7.8332057088084106E-2</v>
       </c>
       <c r="T11" s="26">
-        <v>386.45446982216799</v>
+        <v>386.45446994648398</v>
       </c>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="19"/>
       <c r="X11" s="3">
-        <v>400.83286078266701</v>
+        <v>402.54547592186299</v>
       </c>
       <c r="Y11" s="27">
-        <v>3.7205911907591802E-2</v>
+        <v>4.16375206569796E-2</v>
       </c>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="28"/>
       <c r="AD11" s="26">
         <v>24.622966806394501</v>
       </c>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="3">
         <v>25.587691236315798</v>
       </c>
       <c r="AJ11" s="27">
-        <v>3.9179861529551802E-2</v>
+        <v>3.9179861529551899E-2</v>
       </c>
       <c r="AK11" s="19"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="19"/>
       <c r="AN11" s="28"/>
       <c r="AO11" s="26">
         <v>27.924880518469401</v>
       </c>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19"/>
       <c r="AR11" s="19"/>
       <c r="AS11" s="26">
-        <v>28.061228710228399</v>
+        <v>28.0342596497557</v>
       </c>
       <c r="AT11" s="19"/>
       <c r="AU11" s="19"/>
       <c r="AV11" s="27">
-        <v>4.8826777134752903E-3</v>
+        <v>3.9169059725780503E-3</v>
       </c>
       <c r="AW11" s="19"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="19"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="26">
         <v>27.131098380849</v>
       </c>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
       <c r="BE11" s="19"/>
       <c r="BF11" s="26">
         <v>28.736568234102201</v>
       </c>
       <c r="BG11" s="19"/>
       <c r="BH11" s="19"/>
       <c r="BI11" s="19"/>
       <c r="BJ11" s="19"/>
       <c r="BK11" s="19"/>
       <c r="BL11" s="19"/>
       <c r="BM11" s="19"/>
       <c r="BN11" s="19"/>
       <c r="BO11" s="19"/>
       <c r="BP11" s="19"/>
       <c r="BQ11" s="4">
         <v>5.91745247728876E-2</v>
       </c>
       <c r="BR11" s="3">
         <v>16.362390209029101</v>
       </c>
       <c r="BS11" s="3">
         <v>16.041503209029099</v>
       </c>
       <c r="BT11" s="27">
         <v>-1.9611254584487699E-2</v>
       </c>
       <c r="BU11" s="28"/>
       <c r="BV11" s="26">
-        <v>570.28617932048405</v>
+        <v>570.28617944480004</v>
       </c>
       <c r="BW11" s="19"/>
       <c r="BX11" s="3">
-        <v>592.92702631124905</v>
+        <v>595.61267238997198</v>
       </c>
       <c r="BY11" s="27">
-        <v>3.9700851628111301E-2</v>
+        <v>4.4410146796523803E-2</v>
       </c>
       <c r="BZ11" s="19"/>
       <c r="CA11" s="19"/>
     </row>
     <row r="12" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="24"/>
       <c r="K12" s="30">
         <v>87.790373583573697</v>
       </c>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="24"/>
       <c r="O12" s="30">
-        <v>93.667174138906404</v>
+        <v>94.667174138906404</v>
       </c>
       <c r="P12" s="24"/>
       <c r="Q12" s="24"/>
       <c r="R12" s="24"/>
       <c r="S12" s="6">
-        <v>6.6941286560743399E-2</v>
+        <v>7.8332057088084106E-2</v>
       </c>
       <c r="T12" s="30">
-        <v>386.45446982216799</v>
+        <v>386.45446994648398</v>
       </c>
       <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="5">
-        <v>400.83286078266701</v>
+        <v>402.54547592186299</v>
       </c>
       <c r="Y12" s="31">
-        <v>3.7205911907591802E-2</v>
+        <v>4.16375206569796E-2</v>
       </c>
       <c r="Z12" s="24"/>
       <c r="AA12" s="24"/>
       <c r="AB12" s="24"/>
       <c r="AC12" s="32"/>
       <c r="AD12" s="30">
         <v>24.622966806394501</v>
       </c>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="5">
         <v>25.587691236315798</v>
       </c>
       <c r="AJ12" s="31">
-        <v>3.9179861529551802E-2</v>
+        <v>3.9179861529551899E-2</v>
       </c>
       <c r="AK12" s="24"/>
       <c r="AL12" s="24"/>
       <c r="AM12" s="24"/>
       <c r="AN12" s="32"/>
       <c r="AO12" s="30">
         <v>27.924880518469401</v>
       </c>
       <c r="AP12" s="24"/>
       <c r="AQ12" s="24"/>
       <c r="AR12" s="24"/>
       <c r="AS12" s="30">
-        <v>28.061228710228399</v>
+        <v>28.0342596497557</v>
       </c>
       <c r="AT12" s="24"/>
       <c r="AU12" s="24"/>
       <c r="AV12" s="31">
-        <v>4.8826777134752903E-3</v>
+        <v>3.9169059725780503E-3</v>
       </c>
       <c r="AW12" s="24"/>
       <c r="AX12" s="24"/>
       <c r="AY12" s="24"/>
       <c r="AZ12" s="32"/>
       <c r="BA12" s="30">
         <v>27.131098380849</v>
       </c>
       <c r="BB12" s="24"/>
       <c r="BC12" s="24"/>
       <c r="BD12" s="24"/>
       <c r="BE12" s="24"/>
       <c r="BF12" s="30">
         <v>28.736568234102201</v>
       </c>
       <c r="BG12" s="24"/>
       <c r="BH12" s="24"/>
       <c r="BI12" s="24"/>
       <c r="BJ12" s="24"/>
       <c r="BK12" s="24"/>
       <c r="BL12" s="24"/>
       <c r="BM12" s="24"/>
       <c r="BN12" s="24"/>
       <c r="BO12" s="24"/>
       <c r="BP12" s="24"/>
       <c r="BQ12" s="6">
         <v>5.91745247728876E-2</v>
       </c>
       <c r="BR12" s="5">
         <v>16.362390209029101</v>
       </c>
       <c r="BS12" s="5">
         <v>16.041503209029099</v>
       </c>
       <c r="BT12" s="31">
         <v>-1.9611254584487699E-2</v>
       </c>
       <c r="BU12" s="32"/>
       <c r="BV12" s="30">
-        <v>570.28617932048405</v>
+        <v>570.28617944480004</v>
       </c>
       <c r="BW12" s="24"/>
       <c r="BX12" s="5">
-        <v>592.92702631124905</v>
+        <v>595.61267238997198</v>
       </c>
       <c r="BY12" s="31">
-        <v>3.9700851628111301E-2</v>
+        <v>4.4410146796523803E-2</v>
       </c>
       <c r="BZ12" s="24"/>
       <c r="CA12" s="24"/>
     </row>
     <row r="13" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="19"/>
       <c r="I13" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="19"/>
       <c r="K13" s="26">
         <v>93.535561740741898</v>
       </c>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
-      <c r="O13" s="33"/>
+      <c r="O13" s="26">
+        <v>100.942995209641</v>
+      </c>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>7.9193766852342098E-2</v>
+      </c>
       <c r="T13" s="26">
-        <v>468.32501575595899</v>
+        <v>468.32501552600701</v>
       </c>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
-      <c r="X13" s="7"/>
-      <c r="Y13" s="33"/>
+      <c r="X13" s="3">
+        <v>462.66204010736698</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>-1.2091977218598801E-2</v>
+      </c>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="28"/>
       <c r="AD13" s="26">
         <v>26.234199767553001</v>
       </c>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
-      <c r="AI13" s="7"/>
-      <c r="AJ13" s="33"/>
+      <c r="AI13" s="3">
+        <v>26.767853763705101</v>
+      </c>
+      <c r="AJ13" s="27">
+        <v>2.0341920122608801E-2</v>
+      </c>
       <c r="AK13" s="19"/>
       <c r="AL13" s="19"/>
       <c r="AM13" s="19"/>
       <c r="AN13" s="28"/>
       <c r="AO13" s="26">
         <v>33.079387145625802</v>
       </c>
       <c r="AP13" s="19"/>
       <c r="AQ13" s="19"/>
       <c r="AR13" s="19"/>
-      <c r="AS13" s="33"/>
+      <c r="AS13" s="26">
+        <v>32.915498319935601</v>
+      </c>
       <c r="AT13" s="19"/>
       <c r="AU13" s="19"/>
-      <c r="AV13" s="33"/>
+      <c r="AV13" s="27">
+        <v>-4.9544093718765702E-3</v>
+      </c>
       <c r="AW13" s="19"/>
       <c r="AX13" s="19"/>
       <c r="AY13" s="19"/>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="26">
         <v>26.630776341405902</v>
       </c>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
       <c r="BE13" s="19"/>
-      <c r="BF13" s="33"/>
+      <c r="BF13" s="26">
+        <v>29.126638203365701</v>
+      </c>
       <c r="BG13" s="19"/>
       <c r="BH13" s="19"/>
       <c r="BI13" s="19"/>
       <c r="BJ13" s="19"/>
       <c r="BK13" s="19"/>
       <c r="BL13" s="19"/>
       <c r="BM13" s="19"/>
       <c r="BN13" s="19"/>
       <c r="BO13" s="19"/>
       <c r="BP13" s="19"/>
-      <c r="BQ13" s="8"/>
+      <c r="BQ13" s="4">
+        <v>9.3720957660525503E-2</v>
+      </c>
       <c r="BR13" s="3">
         <v>36.073955224233799</v>
       </c>
-      <c r="BS13" s="7"/>
-      <c r="BT13" s="33"/>
+      <c r="BS13" s="3">
+        <v>36.916256734233798</v>
+      </c>
+      <c r="BT13" s="27">
+        <v>2.3349297429802299E-2</v>
+      </c>
       <c r="BU13" s="28"/>
       <c r="BV13" s="26">
-        <v>683.87889597551896</v>
+        <v>683.87889574556698</v>
       </c>
       <c r="BW13" s="19"/>
-      <c r="BX13" s="7"/>
-      <c r="BY13" s="33"/>
+      <c r="BX13" s="3">
+        <v>689.331282338248</v>
+      </c>
+      <c r="BY13" s="27">
+        <v>7.9727370249327405E-3</v>
+      </c>
       <c r="BZ13" s="19"/>
       <c r="CA13" s="19"/>
     </row>
     <row r="14" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="24"/>
       <c r="K14" s="30">
         <v>181.32593532431599</v>
       </c>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
-      <c r="O14" s="34" t="s">
-        <v>3</v>
+      <c r="O14" s="30">
+        <v>195.610169348548</v>
       </c>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
-      <c r="S14" s="10"/>
+      <c r="S14" s="6">
+        <v>7.8776563312266498E-2</v>
+      </c>
       <c r="T14" s="30">
-        <v>854.77948557812704</v>
+        <v>854.77948547249105</v>
       </c>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
-      <c r="X14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Y14" s="34"/>
+      <c r="X14" s="5">
+        <v>865.20751602922905</v>
+      </c>
+      <c r="Y14" s="31">
+        <v>1.21996734057957E-2</v>
+      </c>
       <c r="Z14" s="24"/>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="32"/>
       <c r="AD14" s="30">
         <v>50.857166573947502</v>
       </c>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
-      <c r="AI14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="34"/>
+      <c r="AI14" s="5">
+        <v>52.355545000020904</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>2.9462483402309499E-2</v>
+      </c>
       <c r="AK14" s="24"/>
       <c r="AL14" s="24"/>
       <c r="AM14" s="24"/>
       <c r="AN14" s="32"/>
       <c r="AO14" s="30">
         <v>61.004267664095202</v>
       </c>
       <c r="AP14" s="24"/>
       <c r="AQ14" s="24"/>
       <c r="AR14" s="24"/>
-      <c r="AS14" s="34" t="s">
-        <v>3</v>
+      <c r="AS14" s="30">
+        <v>60.949757969691298</v>
       </c>
       <c r="AT14" s="24"/>
       <c r="AU14" s="24"/>
-      <c r="AV14" s="34"/>
+      <c r="AV14" s="31">
+        <v>-8.9353903408924504E-4</v>
+      </c>
       <c r="AW14" s="24"/>
       <c r="AX14" s="24"/>
       <c r="AY14" s="24"/>
       <c r="AZ14" s="32"/>
       <c r="BA14" s="30">
         <v>53.761874722254902</v>
       </c>
       <c r="BB14" s="24"/>
       <c r="BC14" s="24"/>
       <c r="BD14" s="24"/>
       <c r="BE14" s="24"/>
-      <c r="BF14" s="34" t="s">
-        <v>3</v>
+      <c r="BF14" s="30">
+        <v>57.863206437467902</v>
       </c>
       <c r="BG14" s="24"/>
       <c r="BH14" s="24"/>
       <c r="BI14" s="24"/>
       <c r="BJ14" s="24"/>
       <c r="BK14" s="24"/>
       <c r="BL14" s="24"/>
       <c r="BM14" s="24"/>
       <c r="BN14" s="24"/>
       <c r="BO14" s="24"/>
       <c r="BP14" s="24"/>
-      <c r="BQ14" s="10"/>
+      <c r="BQ14" s="6">
+        <v>7.6286992155711997E-2</v>
+      </c>
       <c r="BR14" s="5">
         <v>52.436345433263</v>
       </c>
-      <c r="BS14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="BT14" s="34"/>
+      <c r="BS14" s="5">
+        <v>52.957759943263</v>
+      </c>
+      <c r="BT14" s="31">
+        <v>9.9437614443139196E-3</v>
+      </c>
       <c r="BU14" s="32"/>
       <c r="BV14" s="30">
-        <v>1254.1650752959999</v>
+        <v>1254.1650751903701</v>
       </c>
       <c r="BW14" s="24"/>
-      <c r="BX14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="BY14" s="34"/>
+      <c r="BX14" s="5">
+        <v>1284.94395472822</v>
+      </c>
+      <c r="BY14" s="31">
+        <v>2.45413304410356E-2</v>
+      </c>
       <c r="BZ14" s="24"/>
       <c r="CA14" s="24"/>
     </row>
     <row r="15" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G15" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="19"/>
       <c r="I15" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J15" s="19"/>
       <c r="K15" s="26">
         <v>97.346333638873404</v>
       </c>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
-      <c r="O15" s="33"/>
+      <c r="O15" s="26">
+        <v>103.46480724627099</v>
+      </c>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
-      <c r="S15" s="8"/>
+      <c r="S15" s="4">
+        <v>6.2852635314390795E-2</v>
+      </c>
       <c r="T15" s="26">
-        <v>557.25564883515199</v>
+        <v>557.25564873661096</v>
       </c>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
-      <c r="X15" s="7"/>
-      <c r="Y15" s="33"/>
+      <c r="X15" s="3">
+        <v>559.78143143248099</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>4.5325385244579198E-3</v>
+      </c>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="28"/>
       <c r="AD15" s="26">
         <v>26.4277688089797</v>
       </c>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
-      <c r="AI15" s="7"/>
-      <c r="AJ15" s="33"/>
+      <c r="AI15" s="3">
+        <v>26.8261699078353</v>
+      </c>
+      <c r="AJ15" s="27">
+        <v>1.50750939943247E-2</v>
+      </c>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
       <c r="AM15" s="19"/>
       <c r="AN15" s="28"/>
       <c r="AO15" s="26">
         <v>41.706603030935597</v>
       </c>
       <c r="AP15" s="19"/>
       <c r="AQ15" s="19"/>
       <c r="AR15" s="19"/>
-      <c r="AS15" s="33"/>
+      <c r="AS15" s="26">
+        <v>42.1109637056663</v>
+      </c>
       <c r="AT15" s="19"/>
       <c r="AU15" s="19"/>
-      <c r="AV15" s="33"/>
+      <c r="AV15" s="27">
+        <v>9.6953634519410508E-3</v>
+      </c>
       <c r="AW15" s="19"/>
       <c r="AX15" s="19"/>
       <c r="AY15" s="19"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="26">
         <v>28.4957916378325</v>
       </c>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
       <c r="BE15" s="19"/>
-      <c r="BF15" s="33"/>
+      <c r="BF15" s="26">
+        <v>30.460311055793699</v>
+      </c>
       <c r="BG15" s="19"/>
       <c r="BH15" s="19"/>
       <c r="BI15" s="19"/>
       <c r="BJ15" s="19"/>
       <c r="BK15" s="19"/>
       <c r="BL15" s="19"/>
       <c r="BM15" s="19"/>
       <c r="BN15" s="19"/>
       <c r="BO15" s="19"/>
       <c r="BP15" s="19"/>
-      <c r="BQ15" s="8"/>
+      <c r="BQ15" s="4">
+        <v>6.89406858012305E-2</v>
+      </c>
       <c r="BR15" s="3">
         <v>88.506389363321802</v>
       </c>
-      <c r="BS15" s="7"/>
-      <c r="BT15" s="33"/>
+      <c r="BS15" s="3">
+        <v>92.400860963321804</v>
+      </c>
+      <c r="BT15" s="27">
+        <v>4.4002152025579201E-2</v>
+      </c>
       <c r="BU15" s="28"/>
       <c r="BV15" s="26">
-        <v>839.73853531509496</v>
+        <v>839.73853521655303</v>
       </c>
       <c r="BW15" s="19"/>
-      <c r="BX15" s="7"/>
-      <c r="BY15" s="33"/>
+      <c r="BX15" s="3">
+        <v>855.04454431136799</v>
+      </c>
+      <c r="BY15" s="27">
+        <v>1.8227112908266601E-2</v>
+      </c>
       <c r="BZ15" s="19"/>
       <c r="CA15" s="19"/>
     </row>
     <row r="16" spans="1:81" x14ac:dyDescent="0.35">
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="24"/>
       <c r="K16" s="30">
         <v>278.67226896318903</v>
       </c>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
-      <c r="O16" s="34" t="s">
-        <v>3</v>
+      <c r="O16" s="30">
+        <v>299.074976594818</v>
       </c>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
-      <c r="S16" s="10"/>
+      <c r="S16" s="6">
+        <v>7.3213986119028296E-2</v>
+      </c>
       <c r="T16" s="30">
-        <v>1412.03513441328</v>
+        <v>1412.0351342091001</v>
       </c>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
-      <c r="X16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Y16" s="34"/>
+      <c r="X16" s="5">
+        <v>1424.98894746171</v>
+      </c>
+      <c r="Y16" s="31">
+        <v>9.1738604364574906E-3</v>
+      </c>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="32"/>
       <c r="AD16" s="30">
         <v>77.284935382927202</v>
       </c>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
-      <c r="AI16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="34"/>
+      <c r="AI16" s="5">
+        <v>79.181714907856204</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>2.4542681125771799E-2</v>
+      </c>
       <c r="AK16" s="24"/>
       <c r="AL16" s="24"/>
       <c r="AM16" s="24"/>
       <c r="AN16" s="32"/>
       <c r="AO16" s="30">
         <v>102.71087069503101</v>
       </c>
       <c r="AP16" s="24"/>
       <c r="AQ16" s="24"/>
       <c r="AR16" s="24"/>
-      <c r="AS16" s="34" t="s">
-        <v>3</v>
+      <c r="AS16" s="30">
+        <v>103.060721675358</v>
       </c>
       <c r="AT16" s="24"/>
       <c r="AU16" s="24"/>
-      <c r="AV16" s="34"/>
+      <c r="AV16" s="31">
+        <v>3.4061728613481099E-3</v>
+      </c>
       <c r="AW16" s="24"/>
       <c r="AX16" s="24"/>
       <c r="AY16" s="24"/>
       <c r="AZ16" s="32"/>
       <c r="BA16" s="30">
         <v>82.257666360087399</v>
       </c>
       <c r="BB16" s="24"/>
       <c r="BC16" s="24"/>
       <c r="BD16" s="24"/>
       <c r="BE16" s="24"/>
-      <c r="BF16" s="34" t="s">
-        <v>3</v>
+      <c r="BF16" s="30">
+        <v>88.323517493261605</v>
       </c>
       <c r="BG16" s="24"/>
       <c r="BH16" s="24"/>
       <c r="BI16" s="24"/>
       <c r="BJ16" s="24"/>
       <c r="BK16" s="24"/>
       <c r="BL16" s="24"/>
       <c r="BM16" s="24"/>
       <c r="BN16" s="24"/>
       <c r="BO16" s="24"/>
       <c r="BP16" s="24"/>
-      <c r="BQ16" s="10"/>
+      <c r="BQ16" s="6">
+        <v>7.3742076594059805E-2</v>
+      </c>
       <c r="BR16" s="5">
         <v>140.942734796585</v>
       </c>
-      <c r="BS16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="BT16" s="34"/>
+      <c r="BS16" s="5">
+        <v>145.358620906585</v>
+      </c>
+      <c r="BT16" s="31">
+        <v>3.1331065885540098E-2</v>
+      </c>
       <c r="BU16" s="32"/>
       <c r="BV16" s="30">
-        <v>2093.9036106110998</v>
+        <v>2093.9036104069201</v>
       </c>
       <c r="BW16" s="24"/>
-      <c r="BX16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="BY16" s="34"/>
+      <c r="BX16" s="5">
+        <v>2139.9884990395899</v>
+      </c>
+      <c r="BY16" s="31">
+        <v>2.20090783566258E-2</v>
+      </c>
       <c r="BZ16" s="24"/>
       <c r="CA16" s="24"/>
     </row>
     <row r="17" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="19"/>
       <c r="I17" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J17" s="19"/>
       <c r="K17" s="26">
         <v>102.61962125400601</v>
       </c>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="33"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="8"/>
       <c r="T17" s="26">
-        <v>608.99224301502295</v>
+        <v>608.99224242578896</v>
       </c>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="33"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="28"/>
       <c r="AD17" s="26">
         <v>26.710884836938501</v>
       </c>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="19"/>
       <c r="AL17" s="19"/>
       <c r="AM17" s="19"/>
       <c r="AN17" s="28"/>
       <c r="AO17" s="26">
         <v>46.6630237631325</v>
@@ -2683,80 +2790,80 @@
         <v>31.977409456674401</v>
       </c>
       <c r="BB17" s="19"/>
       <c r="BC17" s="19"/>
       <c r="BD17" s="19"/>
       <c r="BE17" s="19"/>
       <c r="BF17" s="33"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="19"/>
       <c r="BI17" s="19"/>
       <c r="BJ17" s="19"/>
       <c r="BK17" s="19"/>
       <c r="BL17" s="19"/>
       <c r="BM17" s="19"/>
       <c r="BN17" s="19"/>
       <c r="BO17" s="19"/>
       <c r="BP17" s="19"/>
       <c r="BQ17" s="8"/>
       <c r="BR17" s="3">
         <v>115.188546879245</v>
       </c>
       <c r="BS17" s="7"/>
       <c r="BT17" s="33"/>
       <c r="BU17" s="28"/>
       <c r="BV17" s="26">
-        <v>932.15172920501902</v>
+        <v>932.15172861578503</v>
       </c>
       <c r="BW17" s="19"/>
       <c r="BX17" s="7"/>
       <c r="BY17" s="33"/>
       <c r="BZ17" s="19"/>
       <c r="CA17" s="19"/>
     </row>
     <row r="18" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="24"/>
       <c r="K18" s="30">
         <v>381.29189021719498</v>
       </c>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="24"/>
       <c r="O18" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P18" s="24"/>
       <c r="Q18" s="24"/>
       <c r="R18" s="24"/>
       <c r="S18" s="10"/>
       <c r="T18" s="30">
-        <v>2021.0273774283</v>
+        <v>2021.0273766348901</v>
       </c>
       <c r="U18" s="24"/>
       <c r="V18" s="24"/>
       <c r="W18" s="24"/>
       <c r="X18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y18" s="34"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
       <c r="AB18" s="24"/>
       <c r="AC18" s="32"/>
       <c r="AD18" s="30">
         <v>103.995820219866</v>
       </c>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ18" s="34"/>
       <c r="AK18" s="24"/>
       <c r="AL18" s="24"/>
@@ -2786,82 +2893,82 @@
       <c r="BD18" s="24"/>
       <c r="BE18" s="24"/>
       <c r="BF18" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG18" s="24"/>
       <c r="BH18" s="24"/>
       <c r="BI18" s="24"/>
       <c r="BJ18" s="24"/>
       <c r="BK18" s="24"/>
       <c r="BL18" s="24"/>
       <c r="BM18" s="24"/>
       <c r="BN18" s="24"/>
       <c r="BO18" s="24"/>
       <c r="BP18" s="24"/>
       <c r="BQ18" s="10"/>
       <c r="BR18" s="5">
         <v>256.13128167582897</v>
       </c>
       <c r="BS18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT18" s="34"/>
       <c r="BU18" s="32"/>
       <c r="BV18" s="30">
-        <v>3026.0553398161201</v>
+        <v>3026.0553390227101</v>
       </c>
       <c r="BW18" s="24"/>
       <c r="BX18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY18" s="34"/>
       <c r="BZ18" s="24"/>
       <c r="CA18" s="24"/>
     </row>
     <row r="19" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G19" s="23" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="19"/>
       <c r="I19" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J19" s="19"/>
       <c r="K19" s="26">
         <v>96.568011293062199</v>
       </c>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="33"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="8"/>
       <c r="T19" s="26">
-        <v>568.96520614409997</v>
+        <v>568.96520592740899</v>
       </c>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="33"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="28"/>
       <c r="AD19" s="26">
         <v>25.466638060164001</v>
       </c>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="19"/>
       <c r="AL19" s="19"/>
       <c r="AM19" s="19"/>
       <c r="AN19" s="28"/>
       <c r="AO19" s="26">
         <v>44.1911927547185</v>
@@ -2881,80 +2988,80 @@
         <v>30.064695063177901</v>
       </c>
       <c r="BB19" s="19"/>
       <c r="BC19" s="19"/>
       <c r="BD19" s="19"/>
       <c r="BE19" s="19"/>
       <c r="BF19" s="33"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="19"/>
       <c r="BI19" s="19"/>
       <c r="BJ19" s="19"/>
       <c r="BK19" s="19"/>
       <c r="BL19" s="19"/>
       <c r="BM19" s="19"/>
       <c r="BN19" s="19"/>
       <c r="BO19" s="19"/>
       <c r="BP19" s="19"/>
       <c r="BQ19" s="8"/>
       <c r="BR19" s="3">
         <v>117.73197075261901</v>
       </c>
       <c r="BS19" s="7"/>
       <c r="BT19" s="33"/>
       <c r="BU19" s="28"/>
       <c r="BV19" s="26">
-        <v>882.98771406784101</v>
+        <v>882.98771385115003</v>
       </c>
       <c r="BW19" s="19"/>
       <c r="BX19" s="7"/>
       <c r="BY19" s="33"/>
       <c r="BZ19" s="19"/>
       <c r="CA19" s="19"/>
     </row>
     <row r="20" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="24"/>
       <c r="K20" s="30">
         <v>477.85990151025698</v>
       </c>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="24"/>
       <c r="O20" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P20" s="24"/>
       <c r="Q20" s="24"/>
       <c r="R20" s="24"/>
       <c r="S20" s="10"/>
       <c r="T20" s="30">
-        <v>2589.9925835723998</v>
+        <v>2589.9925825623</v>
       </c>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="W20" s="24"/>
       <c r="X20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y20" s="34"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
       <c r="AB20" s="24"/>
       <c r="AC20" s="32"/>
       <c r="AD20" s="30">
         <v>129.46245828003001</v>
       </c>
       <c r="AE20" s="24"/>
       <c r="AF20" s="24"/>
       <c r="AG20" s="24"/>
       <c r="AH20" s="24"/>
       <c r="AI20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ20" s="34"/>
       <c r="AK20" s="24"/>
       <c r="AL20" s="24"/>
@@ -2984,82 +3091,82 @@
       <c r="BD20" s="24"/>
       <c r="BE20" s="24"/>
       <c r="BF20" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG20" s="24"/>
       <c r="BH20" s="24"/>
       <c r="BI20" s="24"/>
       <c r="BJ20" s="24"/>
       <c r="BK20" s="24"/>
       <c r="BL20" s="24"/>
       <c r="BM20" s="24"/>
       <c r="BN20" s="24"/>
       <c r="BO20" s="24"/>
       <c r="BP20" s="24"/>
       <c r="BQ20" s="10"/>
       <c r="BR20" s="5">
         <v>373.86325242844799</v>
       </c>
       <c r="BS20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT20" s="34"/>
       <c r="BU20" s="32"/>
       <c r="BV20" s="30">
-        <v>3909.0430538839601</v>
+        <v>3909.0430528738598</v>
       </c>
       <c r="BW20" s="24"/>
       <c r="BX20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY20" s="34"/>
       <c r="BZ20" s="24"/>
       <c r="CA20" s="24"/>
     </row>
     <row r="21" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G21" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="19"/>
       <c r="I21" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="19"/>
       <c r="K21" s="26">
         <v>95.716603899051194</v>
       </c>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="33"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="8"/>
       <c r="T21" s="26">
-        <v>541.46524557873101</v>
+        <v>541.46524561917397</v>
       </c>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="33"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="28"/>
       <c r="AD21" s="26">
         <v>25.713016925016898</v>
       </c>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="33"/>
       <c r="AK21" s="19"/>
       <c r="AL21" s="19"/>
       <c r="AM21" s="19"/>
       <c r="AN21" s="28"/>
       <c r="AO21" s="26">
         <v>42.034237769241201</v>
@@ -3079,80 +3186,80 @@
         <v>28.356752076210899</v>
       </c>
       <c r="BB21" s="19"/>
       <c r="BC21" s="19"/>
       <c r="BD21" s="19"/>
       <c r="BE21" s="19"/>
       <c r="BF21" s="33"/>
       <c r="BG21" s="19"/>
       <c r="BH21" s="19"/>
       <c r="BI21" s="19"/>
       <c r="BJ21" s="19"/>
       <c r="BK21" s="19"/>
       <c r="BL21" s="19"/>
       <c r="BM21" s="19"/>
       <c r="BN21" s="19"/>
       <c r="BO21" s="19"/>
       <c r="BP21" s="19"/>
       <c r="BQ21" s="8"/>
       <c r="BR21" s="3">
         <v>113.092369085616</v>
       </c>
       <c r="BS21" s="7"/>
       <c r="BT21" s="33"/>
       <c r="BU21" s="28"/>
       <c r="BV21" s="26">
-        <v>846.37822533386804</v>
+        <v>846.37822537430998</v>
       </c>
       <c r="BW21" s="19"/>
       <c r="BX21" s="7"/>
       <c r="BY21" s="33"/>
       <c r="BZ21" s="19"/>
       <c r="CA21" s="19"/>
     </row>
     <row r="22" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="30">
         <v>573.57650540930797</v>
       </c>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="24"/>
       <c r="O22" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P22" s="24"/>
       <c r="Q22" s="24"/>
       <c r="R22" s="24"/>
       <c r="S22" s="10"/>
       <c r="T22" s="30">
-        <v>3131.4578291511302</v>
+        <v>3131.4578281814702</v>
       </c>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
       <c r="AB22" s="24"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="30">
         <v>155.17547520504701</v>
       </c>
       <c r="AE22" s="24"/>
       <c r="AF22" s="24"/>
       <c r="AG22" s="24"/>
       <c r="AH22" s="24"/>
       <c r="AI22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ22" s="34"/>
       <c r="AK22" s="24"/>
       <c r="AL22" s="24"/>
@@ -3182,82 +3289,82 @@
       <c r="BD22" s="24"/>
       <c r="BE22" s="24"/>
       <c r="BF22" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
       <c r="BJ22" s="24"/>
       <c r="BK22" s="24"/>
       <c r="BL22" s="24"/>
       <c r="BM22" s="24"/>
       <c r="BN22" s="24"/>
       <c r="BO22" s="24"/>
       <c r="BP22" s="24"/>
       <c r="BQ22" s="10"/>
       <c r="BR22" s="5">
         <v>486.95562151406301</v>
       </c>
       <c r="BS22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT22" s="34"/>
       <c r="BU22" s="32"/>
       <c r="BV22" s="30">
-        <v>4755.4212792178296</v>
+        <v>4755.42127824817</v>
       </c>
       <c r="BW22" s="24"/>
       <c r="BX22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY22" s="34"/>
       <c r="BZ22" s="24"/>
       <c r="CA22" s="24"/>
     </row>
     <row r="23" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G23" s="23" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="19"/>
       <c r="I23" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J23" s="19"/>
       <c r="K23" s="26">
         <v>92.471903861952001</v>
       </c>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="19"/>
       <c r="O23" s="33"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="8"/>
       <c r="T23" s="26">
-        <v>463.68340095506102</v>
+        <v>463.68340088385003</v>
       </c>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="33"/>
       <c r="Z23" s="19"/>
       <c r="AA23" s="19"/>
       <c r="AB23" s="19"/>
       <c r="AC23" s="28"/>
       <c r="AD23" s="26">
         <v>23.908812128664799</v>
       </c>
       <c r="AE23" s="19"/>
       <c r="AF23" s="19"/>
       <c r="AG23" s="19"/>
       <c r="AH23" s="19"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="33"/>
       <c r="AK23" s="19"/>
       <c r="AL23" s="19"/>
       <c r="AM23" s="19"/>
       <c r="AN23" s="28"/>
       <c r="AO23" s="26">
         <v>37.4726776261015</v>
@@ -3277,80 +3384,80 @@
         <v>26.946083088421702</v>
       </c>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
       <c r="BE23" s="19"/>
       <c r="BF23" s="33"/>
       <c r="BG23" s="19"/>
       <c r="BH23" s="19"/>
       <c r="BI23" s="19"/>
       <c r="BJ23" s="19"/>
       <c r="BK23" s="19"/>
       <c r="BL23" s="19"/>
       <c r="BM23" s="19"/>
       <c r="BN23" s="19"/>
       <c r="BO23" s="19"/>
       <c r="BP23" s="19"/>
       <c r="BQ23" s="8"/>
       <c r="BR23" s="3">
         <v>101.69922369963101</v>
       </c>
       <c r="BS23" s="7"/>
       <c r="BT23" s="33"/>
       <c r="BU23" s="28"/>
       <c r="BV23" s="26">
-        <v>746.18210135983202</v>
+        <v>746.18210128861995</v>
       </c>
       <c r="BW23" s="19"/>
       <c r="BX23" s="7"/>
       <c r="BY23" s="33"/>
       <c r="BZ23" s="19"/>
       <c r="CA23" s="19"/>
     </row>
     <row r="24" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="30">
         <v>666.04840927125997</v>
       </c>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="24"/>
       <c r="O24" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="10"/>
       <c r="T24" s="30">
-        <v>3595.1412301062001</v>
+        <v>3595.1412290653202</v>
       </c>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="32"/>
       <c r="AD24" s="30">
         <v>179.08428733371099</v>
       </c>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="24"/>
       <c r="AH24" s="24"/>
       <c r="AI24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ24" s="34"/>
       <c r="AK24" s="24"/>
       <c r="AL24" s="24"/>
@@ -3380,82 +3487,82 @@
       <c r="BD24" s="24"/>
       <c r="BE24" s="24"/>
       <c r="BF24" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG24" s="24"/>
       <c r="BH24" s="24"/>
       <c r="BI24" s="24"/>
       <c r="BJ24" s="24"/>
       <c r="BK24" s="24"/>
       <c r="BL24" s="24"/>
       <c r="BM24" s="24"/>
       <c r="BN24" s="24"/>
       <c r="BO24" s="24"/>
       <c r="BP24" s="24"/>
       <c r="BQ24" s="10"/>
       <c r="BR24" s="5">
         <v>588.65484521369399</v>
       </c>
       <c r="BS24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT24" s="34"/>
       <c r="BU24" s="32"/>
       <c r="BV24" s="30">
-        <v>5501.6033805776597</v>
+        <v>5501.6033795367903</v>
       </c>
       <c r="BW24" s="24"/>
       <c r="BX24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY24" s="34"/>
       <c r="BZ24" s="24"/>
       <c r="CA24" s="24"/>
     </row>
     <row r="25" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G25" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="19"/>
       <c r="I25" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J25" s="19"/>
       <c r="K25" s="26">
         <v>80.653178168441897</v>
       </c>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
       <c r="N25" s="19"/>
       <c r="O25" s="33"/>
       <c r="P25" s="19"/>
       <c r="Q25" s="19"/>
       <c r="R25" s="19"/>
       <c r="S25" s="8"/>
       <c r="T25" s="26">
-        <v>355.95061991502803</v>
+        <v>355.95061988068801</v>
       </c>
       <c r="U25" s="19"/>
       <c r="V25" s="19"/>
       <c r="W25" s="19"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="33"/>
       <c r="Z25" s="19"/>
       <c r="AA25" s="19"/>
       <c r="AB25" s="19"/>
       <c r="AC25" s="28"/>
       <c r="AD25" s="26">
         <v>20.6182854421413</v>
       </c>
       <c r="AE25" s="19"/>
       <c r="AF25" s="19"/>
       <c r="AG25" s="19"/>
       <c r="AH25" s="19"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="33"/>
       <c r="AK25" s="19"/>
       <c r="AL25" s="19"/>
       <c r="AM25" s="19"/>
       <c r="AN25" s="28"/>
       <c r="AO25" s="26">
         <v>33.605767588695898</v>
@@ -3475,80 +3582,80 @@
         <v>24.6118128762335</v>
       </c>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
       <c r="BE25" s="19"/>
       <c r="BF25" s="33"/>
       <c r="BG25" s="19"/>
       <c r="BH25" s="19"/>
       <c r="BI25" s="19"/>
       <c r="BJ25" s="19"/>
       <c r="BK25" s="19"/>
       <c r="BL25" s="19"/>
       <c r="BM25" s="19"/>
       <c r="BN25" s="19"/>
       <c r="BO25" s="19"/>
       <c r="BP25" s="19"/>
       <c r="BQ25" s="8"/>
       <c r="BR25" s="3">
         <v>81.614851629413707</v>
       </c>
       <c r="BS25" s="7"/>
       <c r="BT25" s="33"/>
       <c r="BU25" s="28"/>
       <c r="BV25" s="26">
-        <v>597.05451561995505</v>
+        <v>597.05451558561401</v>
       </c>
       <c r="BW25" s="19"/>
       <c r="BX25" s="7"/>
       <c r="BY25" s="33"/>
       <c r="BZ25" s="19"/>
       <c r="CA25" s="19"/>
     </row>
     <row r="26" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="30">
         <v>746.70158743970205</v>
       </c>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P26" s="24"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
       <c r="S26" s="10"/>
       <c r="T26" s="30">
-        <v>3951.0918500212201</v>
+        <v>3951.09184894601</v>
       </c>
       <c r="U26" s="24"/>
       <c r="V26" s="24"/>
       <c r="W26" s="24"/>
       <c r="X26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="24"/>
       <c r="AA26" s="24"/>
       <c r="AB26" s="24"/>
       <c r="AC26" s="32"/>
       <c r="AD26" s="30">
         <v>199.70257277585301</v>
       </c>
       <c r="AE26" s="24"/>
       <c r="AF26" s="24"/>
       <c r="AG26" s="24"/>
       <c r="AH26" s="24"/>
       <c r="AI26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ26" s="34"/>
       <c r="AK26" s="24"/>
       <c r="AL26" s="24"/>
@@ -3578,82 +3685,82 @@
       <c r="BD26" s="24"/>
       <c r="BE26" s="24"/>
       <c r="BF26" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG26" s="24"/>
       <c r="BH26" s="24"/>
       <c r="BI26" s="24"/>
       <c r="BJ26" s="24"/>
       <c r="BK26" s="24"/>
       <c r="BL26" s="24"/>
       <c r="BM26" s="24"/>
       <c r="BN26" s="24"/>
       <c r="BO26" s="24"/>
       <c r="BP26" s="24"/>
       <c r="BQ26" s="10"/>
       <c r="BR26" s="5">
         <v>670.26969684310802</v>
       </c>
       <c r="BS26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT26" s="34"/>
       <c r="BU26" s="32"/>
       <c r="BV26" s="30">
-        <v>6098.6578961976102</v>
+        <v>6098.6578951224001</v>
       </c>
       <c r="BW26" s="24"/>
       <c r="BX26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY26" s="34"/>
       <c r="BZ26" s="24"/>
       <c r="CA26" s="24"/>
     </row>
     <row r="27" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G27" s="23" t="s">
         <v>23</v>
       </c>
       <c r="H27" s="19"/>
       <c r="I27" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J27" s="19"/>
       <c r="K27" s="26">
         <v>85.840351708218904</v>
       </c>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="19"/>
       <c r="O27" s="33"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="19"/>
       <c r="S27" s="8"/>
       <c r="T27" s="26">
-        <v>376.79201889996102</v>
+        <v>376.79201833574899</v>
       </c>
       <c r="U27" s="19"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="33"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="19"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="28"/>
       <c r="AD27" s="26">
         <v>21.887610177098399</v>
       </c>
       <c r="AE27" s="19"/>
       <c r="AF27" s="19"/>
       <c r="AG27" s="19"/>
       <c r="AH27" s="19"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="19"/>
       <c r="AL27" s="19"/>
       <c r="AM27" s="19"/>
       <c r="AN27" s="28"/>
       <c r="AO27" s="26">
         <v>37.539489995396799</v>
@@ -3673,80 +3780,80 @@
         <v>27.5745927823904</v>
       </c>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
       <c r="BE27" s="19"/>
       <c r="BF27" s="33"/>
       <c r="BG27" s="19"/>
       <c r="BH27" s="19"/>
       <c r="BI27" s="19"/>
       <c r="BJ27" s="19"/>
       <c r="BK27" s="19"/>
       <c r="BL27" s="19"/>
       <c r="BM27" s="19"/>
       <c r="BN27" s="19"/>
       <c r="BO27" s="19"/>
       <c r="BP27" s="19"/>
       <c r="BQ27" s="8"/>
       <c r="BR27" s="3">
         <v>85.650003867297499</v>
       </c>
       <c r="BS27" s="7"/>
       <c r="BT27" s="33"/>
       <c r="BU27" s="28"/>
       <c r="BV27" s="26">
-        <v>635.28406743036305</v>
+        <v>635.28406686615199</v>
       </c>
       <c r="BW27" s="19"/>
       <c r="BX27" s="7"/>
       <c r="BY27" s="33"/>
       <c r="BZ27" s="19"/>
       <c r="CA27" s="19"/>
     </row>
     <row r="28" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="30">
         <v>832.54193914792097</v>
       </c>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P28" s="24"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
       <c r="S28" s="10"/>
       <c r="T28" s="30">
-        <v>4327.8838689211898</v>
+        <v>4327.8838672817601</v>
       </c>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="W28" s="24"/>
       <c r="X28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
       <c r="AB28" s="24"/>
       <c r="AC28" s="32"/>
       <c r="AD28" s="30">
         <v>221.59018295295101</v>
       </c>
       <c r="AE28" s="24"/>
       <c r="AF28" s="24"/>
       <c r="AG28" s="24"/>
       <c r="AH28" s="24"/>
       <c r="AI28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ28" s="34"/>
       <c r="AK28" s="24"/>
       <c r="AL28" s="24"/>
@@ -3776,82 +3883,82 @@
       <c r="BD28" s="24"/>
       <c r="BE28" s="24"/>
       <c r="BF28" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG28" s="24"/>
       <c r="BH28" s="24"/>
       <c r="BI28" s="24"/>
       <c r="BJ28" s="24"/>
       <c r="BK28" s="24"/>
       <c r="BL28" s="24"/>
       <c r="BM28" s="24"/>
       <c r="BN28" s="24"/>
       <c r="BO28" s="24"/>
       <c r="BP28" s="24"/>
       <c r="BQ28" s="10"/>
       <c r="BR28" s="5">
         <v>755.91970071040498</v>
       </c>
       <c r="BS28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT28" s="34"/>
       <c r="BU28" s="32"/>
       <c r="BV28" s="30">
-        <v>6733.9419636279799</v>
+        <v>6733.9419619885502</v>
       </c>
       <c r="BW28" s="24"/>
       <c r="BX28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY28" s="34"/>
       <c r="BZ28" s="24"/>
       <c r="CA28" s="24"/>
     </row>
     <row r="29" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G29" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="19"/>
       <c r="I29" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J29" s="19"/>
       <c r="K29" s="26">
         <v>84.0723934775977</v>
       </c>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="33"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="8"/>
       <c r="T29" s="26">
-        <v>392.86468779108299</v>
+        <v>392.86468732760397</v>
       </c>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="33"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="28"/>
       <c r="AD29" s="26">
         <v>20.868992493882299</v>
       </c>
       <c r="AE29" s="19"/>
       <c r="AF29" s="19"/>
       <c r="AG29" s="19"/>
       <c r="AH29" s="19"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="33"/>
       <c r="AK29" s="19"/>
       <c r="AL29" s="19"/>
       <c r="AM29" s="19"/>
       <c r="AN29" s="28"/>
       <c r="AO29" s="26">
         <v>35.705348554658102</v>
@@ -3871,80 +3978,80 @@
         <v>27.223380134948901</v>
       </c>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
       <c r="BE29" s="19"/>
       <c r="BF29" s="33"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="19"/>
       <c r="BI29" s="19"/>
       <c r="BJ29" s="19"/>
       <c r="BK29" s="19"/>
       <c r="BL29" s="19"/>
       <c r="BM29" s="19"/>
       <c r="BN29" s="19"/>
       <c r="BO29" s="19"/>
       <c r="BP29" s="19"/>
       <c r="BQ29" s="8"/>
       <c r="BR29" s="3">
         <v>76.473670071378606</v>
       </c>
       <c r="BS29" s="7"/>
       <c r="BT29" s="33"/>
       <c r="BU29" s="28"/>
       <c r="BV29" s="26">
-        <v>637.20847252354895</v>
+        <v>637.20847206006897</v>
       </c>
       <c r="BW29" s="19"/>
       <c r="BX29" s="7"/>
       <c r="BY29" s="33"/>
       <c r="BZ29" s="19"/>
       <c r="CA29" s="19"/>
     </row>
     <row r="30" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="30">
         <v>916.61433262551895</v>
       </c>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P30" s="24"/>
       <c r="Q30" s="24"/>
       <c r="R30" s="24"/>
       <c r="S30" s="10"/>
       <c r="T30" s="30">
-        <v>4720.7485567122703</v>
+        <v>4720.7485546093603</v>
       </c>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="W30" s="24"/>
       <c r="X30" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
       <c r="AB30" s="24"/>
       <c r="AC30" s="32"/>
       <c r="AD30" s="30">
         <v>242.459175446833</v>
       </c>
       <c r="AE30" s="24"/>
       <c r="AF30" s="24"/>
       <c r="AG30" s="24"/>
       <c r="AH30" s="24"/>
       <c r="AI30" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ30" s="34"/>
       <c r="AK30" s="24"/>
       <c r="AL30" s="24"/>
@@ -3974,82 +4081,82 @@
       <c r="BD30" s="24"/>
       <c r="BE30" s="24"/>
       <c r="BF30" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG30" s="24"/>
       <c r="BH30" s="24"/>
       <c r="BI30" s="24"/>
       <c r="BJ30" s="24"/>
       <c r="BK30" s="24"/>
       <c r="BL30" s="24"/>
       <c r="BM30" s="24"/>
       <c r="BN30" s="24"/>
       <c r="BO30" s="24"/>
       <c r="BP30" s="24"/>
       <c r="BQ30" s="10"/>
       <c r="BR30" s="5">
         <v>832.39337078178403</v>
       </c>
       <c r="BS30" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT30" s="34"/>
       <c r="BU30" s="32"/>
       <c r="BV30" s="30">
-        <v>7371.1504361515299</v>
+        <v>7371.1504340486199</v>
       </c>
       <c r="BW30" s="24"/>
       <c r="BX30" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY30" s="34"/>
       <c r="BZ30" s="24"/>
       <c r="CA30" s="24"/>
     </row>
     <row r="31" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G31" s="23" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="19"/>
       <c r="I31" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J31" s="19"/>
       <c r="K31" s="26">
         <v>87.070577561976805</v>
       </c>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="33"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="19"/>
       <c r="S31" s="8"/>
       <c r="T31" s="26">
-        <v>430.120754597825</v>
+        <v>430.120755020866</v>
       </c>
       <c r="U31" s="19"/>
       <c r="V31" s="19"/>
       <c r="W31" s="19"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="33"/>
       <c r="Z31" s="19"/>
       <c r="AA31" s="19"/>
       <c r="AB31" s="19"/>
       <c r="AC31" s="28"/>
       <c r="AD31" s="26">
         <v>22.230569508475501</v>
       </c>
       <c r="AE31" s="19"/>
       <c r="AF31" s="19"/>
       <c r="AG31" s="19"/>
       <c r="AH31" s="19"/>
       <c r="AI31" s="7"/>
       <c r="AJ31" s="33"/>
       <c r="AK31" s="19"/>
       <c r="AL31" s="19"/>
       <c r="AM31" s="19"/>
       <c r="AN31" s="28"/>
       <c r="AO31" s="26">
         <v>34.677094981141202</v>
@@ -4069,80 +4176,80 @@
         <v>29.467856975878</v>
       </c>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
       <c r="BE31" s="19"/>
       <c r="BF31" s="33"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="19"/>
       <c r="BI31" s="19"/>
       <c r="BJ31" s="19"/>
       <c r="BK31" s="19"/>
       <c r="BL31" s="19"/>
       <c r="BM31" s="19"/>
       <c r="BN31" s="19"/>
       <c r="BO31" s="19"/>
       <c r="BP31" s="19"/>
       <c r="BQ31" s="8"/>
       <c r="BR31" s="3">
         <v>68.901910893708305</v>
       </c>
       <c r="BS31" s="7"/>
       <c r="BT31" s="33"/>
       <c r="BU31" s="28"/>
       <c r="BV31" s="26">
-        <v>672.46876451900505</v>
+        <v>672.46876494204605</v>
       </c>
       <c r="BW31" s="19"/>
       <c r="BX31" s="7"/>
       <c r="BY31" s="33"/>
       <c r="BZ31" s="19"/>
       <c r="CA31" s="19"/>
     </row>
     <row r="32" spans="7:79" x14ac:dyDescent="0.35">
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J32" s="24"/>
       <c r="K32" s="30">
         <v>1003.6849101875</v>
       </c>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="10"/>
       <c r="T32" s="30">
-        <v>5150.8693113100899</v>
+        <v>5150.8693096302304</v>
       </c>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="32"/>
       <c r="AD32" s="30">
         <v>264.68974495530898</v>
       </c>
       <c r="AE32" s="24"/>
       <c r="AF32" s="24"/>
       <c r="AG32" s="24"/>
       <c r="AH32" s="24"/>
       <c r="AI32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ32" s="34"/>
       <c r="AK32" s="24"/>
       <c r="AL32" s="24"/>
@@ -4172,82 +4279,82 @@
       <c r="BD32" s="24"/>
       <c r="BE32" s="24"/>
       <c r="BF32" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG32" s="24"/>
       <c r="BH32" s="24"/>
       <c r="BI32" s="24"/>
       <c r="BJ32" s="24"/>
       <c r="BK32" s="24"/>
       <c r="BL32" s="24"/>
       <c r="BM32" s="24"/>
       <c r="BN32" s="24"/>
       <c r="BO32" s="24"/>
       <c r="BP32" s="24"/>
       <c r="BQ32" s="10"/>
       <c r="BR32" s="5">
         <v>901.29528167549199</v>
       </c>
       <c r="BS32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT32" s="34"/>
       <c r="BU32" s="32"/>
       <c r="BV32" s="30">
-        <v>8043.6192006705296</v>
+        <v>8043.6191989906702</v>
       </c>
       <c r="BW32" s="24"/>
       <c r="BX32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY32" s="34"/>
       <c r="BZ32" s="24"/>
       <c r="CA32" s="24"/>
     </row>
     <row r="33" spans="2:79" x14ac:dyDescent="0.35">
       <c r="G33" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="19"/>
       <c r="I33" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J33" s="19"/>
       <c r="K33" s="26">
         <v>86.427619900011905</v>
       </c>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="33"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="8"/>
       <c r="T33" s="26">
-        <v>403.76733288713098</v>
+        <v>403.76733330114899</v>
       </c>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
       <c r="W33" s="19"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="33"/>
       <c r="Z33" s="19"/>
       <c r="AA33" s="19"/>
       <c r="AB33" s="19"/>
       <c r="AC33" s="28"/>
       <c r="AD33" s="26">
         <v>22.981031298424501</v>
       </c>
       <c r="AE33" s="19"/>
       <c r="AF33" s="19"/>
       <c r="AG33" s="19"/>
       <c r="AH33" s="19"/>
       <c r="AI33" s="7"/>
       <c r="AJ33" s="33"/>
       <c r="AK33" s="19"/>
       <c r="AL33" s="19"/>
       <c r="AM33" s="19"/>
       <c r="AN33" s="28"/>
       <c r="AO33" s="26">
         <v>29.348501345420701</v>
@@ -4267,80 +4374,80 @@
         <v>28.886550262285699</v>
       </c>
       <c r="BB33" s="19"/>
       <c r="BC33" s="19"/>
       <c r="BD33" s="19"/>
       <c r="BE33" s="19"/>
       <c r="BF33" s="33"/>
       <c r="BG33" s="19"/>
       <c r="BH33" s="19"/>
       <c r="BI33" s="19"/>
       <c r="BJ33" s="19"/>
       <c r="BK33" s="19"/>
       <c r="BL33" s="19"/>
       <c r="BM33" s="19"/>
       <c r="BN33" s="19"/>
       <c r="BO33" s="19"/>
       <c r="BP33" s="19"/>
       <c r="BQ33" s="8"/>
       <c r="BR33" s="3">
         <v>39.276671370352297</v>
       </c>
       <c r="BS33" s="7"/>
       <c r="BT33" s="33"/>
       <c r="BU33" s="28"/>
       <c r="BV33" s="26">
-        <v>610.68770706362602</v>
+        <v>610.68770747764404</v>
       </c>
       <c r="BW33" s="19"/>
       <c r="BX33" s="7"/>
       <c r="BY33" s="33"/>
       <c r="BZ33" s="19"/>
       <c r="CA33" s="19"/>
     </row>
     <row r="34" spans="2:79" x14ac:dyDescent="0.35">
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="29" t="s">
         <v>15</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="30">
         <v>1090.1125300875101</v>
       </c>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
       <c r="O34" s="34" t="s">
         <v>3</v>
       </c>
       <c r="P34" s="24"/>
       <c r="Q34" s="24"/>
       <c r="R34" s="24"/>
       <c r="S34" s="10"/>
       <c r="T34" s="30">
-        <v>5554.6366441972204</v>
+        <v>5554.6366429313803</v>
       </c>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="W34" s="24"/>
       <c r="X34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
       <c r="AB34" s="24"/>
       <c r="AC34" s="32"/>
       <c r="AD34" s="30">
         <v>287.67077625373298</v>
       </c>
       <c r="AE34" s="24"/>
       <c r="AF34" s="24"/>
       <c r="AG34" s="24"/>
       <c r="AH34" s="24"/>
       <c r="AI34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AJ34" s="34"/>
       <c r="AK34" s="24"/>
       <c r="AL34" s="24"/>
@@ -4370,86 +4477,86 @@
       <c r="BD34" s="24"/>
       <c r="BE34" s="24"/>
       <c r="BF34" s="34" t="s">
         <v>3</v>
       </c>
       <c r="BG34" s="24"/>
       <c r="BH34" s="24"/>
       <c r="BI34" s="24"/>
       <c r="BJ34" s="24"/>
       <c r="BK34" s="24"/>
       <c r="BL34" s="24"/>
       <c r="BM34" s="24"/>
       <c r="BN34" s="24"/>
       <c r="BO34" s="24"/>
       <c r="BP34" s="24"/>
       <c r="BQ34" s="10"/>
       <c r="BR34" s="5">
         <v>940.571953045844</v>
       </c>
       <c r="BS34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BT34" s="34"/>
       <c r="BU34" s="32"/>
       <c r="BV34" s="30">
-        <v>8654.3069077341606</v>
+        <v>8654.3069064683095</v>
       </c>
       <c r="BW34" s="24"/>
       <c r="BX34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="BY34" s="34"/>
       <c r="BZ34" s="24"/>
       <c r="CA34" s="24"/>
     </row>
     <row r="35" spans="2:79" x14ac:dyDescent="0.35">
       <c r="G35" s="35" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="24"/>
       <c r="I35" s="36" t="s">
         <v>3</v>
       </c>
       <c r="J35" s="24"/>
       <c r="K35" s="37">
         <v>1090.1125300875101</v>
       </c>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="24"/>
       <c r="O35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="24"/>
       <c r="S35" s="13" t="s">
         <v>3</v>
       </c>
       <c r="T35" s="37">
-        <v>5554.6366441972204</v>
+        <v>5554.6366429313803</v>
       </c>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="W35" s="24"/>
       <c r="X35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Y35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
       <c r="AB35" s="24"/>
       <c r="AC35" s="32"/>
       <c r="AD35" s="37">
         <v>287.67077625373298</v>
       </c>
       <c r="AE35" s="24"/>
       <c r="AF35" s="24"/>
       <c r="AG35" s="24"/>
       <c r="AH35" s="24"/>
       <c r="AI35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="AJ35" s="38" t="s">
@@ -4489,51 +4596,51 @@
       </c>
       <c r="BG35" s="24"/>
       <c r="BH35" s="24"/>
       <c r="BI35" s="24"/>
       <c r="BJ35" s="24"/>
       <c r="BK35" s="24"/>
       <c r="BL35" s="24"/>
       <c r="BM35" s="24"/>
       <c r="BN35" s="24"/>
       <c r="BO35" s="24"/>
       <c r="BP35" s="24"/>
       <c r="BQ35" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BR35" s="11">
         <v>940.571953045844</v>
       </c>
       <c r="BS35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="BT35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="BU35" s="32"/>
       <c r="BV35" s="37">
-        <v>8654.3069077341606</v>
+        <v>8654.3069064683095</v>
       </c>
       <c r="BW35" s="24"/>
       <c r="BX35" s="12" t="s">
         <v>3</v>
       </c>
       <c r="BY35" s="38" t="s">
         <v>3</v>
       </c>
       <c r="BZ35" s="24"/>
       <c r="CA35" s="24"/>
     </row>
     <row r="36" spans="2:79" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="37" spans="2:79" ht="16.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="38" spans="2:79" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G38" s="39" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
@@ -5089,97 +5196,97 @@
       <c r="BW51" s="19"/>
       <c r="BX51" s="19"/>
       <c r="BY51" s="19"/>
       <c r="BZ51" s="19"/>
       <c r="CA51" s="19"/>
       <c r="CB51" s="19"/>
     </row>
     <row r="52" spans="5:80" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F52" s="44" t="s">
         <v>37</v>
       </c>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
       <c r="N52" s="45" t="s">
         <v>38</v>
       </c>
       <c r="O52" s="19"/>
       <c r="P52" s="19"/>
       <c r="Q52" s="19"/>
       <c r="R52" s="46">
-        <v>86369.557050139294</v>
+        <v>97439.495704378307</v>
       </c>
       <c r="S52" s="19"/>
       <c r="T52" s="19"/>
       <c r="U52" s="19"/>
       <c r="V52" s="19"/>
       <c r="W52" s="46">
-        <v>400432.91132306098</v>
+        <v>556095.01230983203</v>
       </c>
       <c r="X52" s="19"/>
       <c r="Y52" s="19"/>
       <c r="Z52" s="19"/>
       <c r="AA52" s="19"/>
       <c r="AB52" s="46">
-        <v>23772.0654542228</v>
+        <v>26181.551724492401</v>
       </c>
       <c r="AC52" s="19"/>
       <c r="AD52" s="19"/>
       <c r="AE52" s="19"/>
       <c r="AF52" s="19"/>
       <c r="AG52" s="46">
-        <v>31186.6620340956</v>
+        <v>44244.396213900698</v>
       </c>
       <c r="AH52" s="19"/>
       <c r="AI52" s="19"/>
       <c r="AJ52" s="19"/>
       <c r="AK52" s="19"/>
       <c r="AL52" s="19"/>
       <c r="AM52" s="46">
-        <v>29082.966030812</v>
+        <v>29559.231636649201</v>
       </c>
       <c r="AN52" s="19"/>
       <c r="AO52" s="19"/>
       <c r="AP52" s="19"/>
       <c r="AQ52" s="19"/>
       <c r="AR52" s="46">
-        <v>17407.7150541722</v>
+        <v>82249.515551854303</v>
       </c>
       <c r="AS52" s="19"/>
       <c r="AT52" s="19"/>
       <c r="AU52" s="19"/>
       <c r="AV52" s="19"/>
       <c r="AW52" s="19"/>
       <c r="AX52" s="19"/>
       <c r="AY52" s="19"/>
       <c r="AZ52" s="46">
-        <v>588251.87694650295</v>
+        <v>835769.20314110699</v>
       </c>
       <c r="BA52" s="19"/>
       <c r="BB52" s="19"/>
       <c r="BC52" s="19"/>
       <c r="BD52" s="19"/>
       <c r="BE52" s="19"/>
       <c r="BF52" s="19"/>
       <c r="BG52" s="19"/>
       <c r="BH52" s="19"/>
       <c r="BI52" s="19"/>
       <c r="BJ52" s="19"/>
       <c r="BN52" s="41"/>
       <c r="BO52" s="19"/>
       <c r="BP52" s="19"/>
       <c r="BQ52" s="19"/>
       <c r="BR52" s="19"/>
       <c r="BS52" s="19"/>
       <c r="BT52" s="19"/>
       <c r="BU52" s="19"/>
       <c r="BV52" s="19"/>
       <c r="BW52" s="19"/>
       <c r="BX52" s="19"/>
       <c r="BY52" s="19"/>
       <c r="BZ52" s="19"/>
       <c r="CA52" s="19"/>
@@ -5188,257 +5295,257 @@
     <row r="53" spans="5:80" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="BN53" s="41"/>
       <c r="BO53" s="19"/>
       <c r="BP53" s="19"/>
       <c r="BQ53" s="19"/>
       <c r="BR53" s="19"/>
       <c r="BS53" s="19"/>
       <c r="BT53" s="19"/>
       <c r="BU53" s="19"/>
       <c r="BV53" s="19"/>
       <c r="BW53" s="19"/>
       <c r="BX53" s="19"/>
       <c r="BY53" s="19"/>
       <c r="BZ53" s="19"/>
       <c r="CA53" s="19"/>
       <c r="CB53" s="19"/>
     </row>
     <row r="54" spans="5:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L54" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="19"/>
       <c r="P54" s="46">
-        <v>87790.373583573702</v>
+        <v>97346.333638873402</v>
       </c>
       <c r="Q54" s="19"/>
       <c r="R54" s="19"/>
       <c r="S54" s="19"/>
       <c r="T54" s="19"/>
       <c r="U54" s="46">
-        <v>386454.469822168</v>
+        <v>557255.64873660996</v>
       </c>
       <c r="V54" s="19"/>
       <c r="W54" s="19"/>
       <c r="X54" s="19"/>
       <c r="Y54" s="19"/>
       <c r="Z54" s="46">
-        <v>24622.966806394499</v>
+        <v>26427.768808979701</v>
       </c>
       <c r="AA54" s="19"/>
       <c r="AB54" s="19"/>
       <c r="AC54" s="19"/>
       <c r="AD54" s="19"/>
       <c r="AE54" s="46">
-        <v>27924.880518469399</v>
+        <v>41706.603030935599</v>
       </c>
       <c r="AF54" s="19"/>
       <c r="AG54" s="19"/>
       <c r="AH54" s="19"/>
       <c r="AI54" s="19"/>
       <c r="AJ54" s="19"/>
       <c r="AK54" s="46">
-        <v>27131.098380848998</v>
+        <v>28495.791637832499</v>
       </c>
       <c r="AL54" s="19"/>
       <c r="AM54" s="19"/>
       <c r="AN54" s="19"/>
       <c r="AO54" s="19"/>
       <c r="AP54" s="46">
-        <v>16362.390209029099</v>
+        <v>88506.389363321796</v>
       </c>
       <c r="AQ54" s="19"/>
       <c r="AR54" s="19"/>
       <c r="AS54" s="19"/>
       <c r="AT54" s="19"/>
       <c r="AU54" s="19"/>
       <c r="AV54" s="19"/>
       <c r="AW54" s="19"/>
       <c r="AX54" s="46">
-        <v>570286.17932048405</v>
+        <v>839738.53521655302</v>
       </c>
       <c r="AY54" s="19"/>
       <c r="AZ54" s="19"/>
       <c r="BA54" s="19"/>
       <c r="BB54" s="19"/>
       <c r="BC54" s="19"/>
       <c r="BD54" s="19"/>
       <c r="BE54" s="19"/>
       <c r="BF54" s="19"/>
       <c r="BN54" s="41"/>
       <c r="BO54" s="19"/>
       <c r="BP54" s="19"/>
       <c r="BQ54" s="19"/>
       <c r="BR54" s="19"/>
       <c r="BS54" s="19"/>
       <c r="BT54" s="19"/>
       <c r="BU54" s="19"/>
       <c r="BV54" s="19"/>
       <c r="BW54" s="19"/>
       <c r="BX54" s="19"/>
       <c r="BY54" s="19"/>
       <c r="BZ54" s="19"/>
       <c r="CA54" s="19"/>
       <c r="CB54" s="19"/>
     </row>
     <row r="55" spans="5:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L55" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M55" s="19"/>
       <c r="N55" s="19"/>
       <c r="O55" s="19"/>
       <c r="P55" s="46">
-        <v>93667.174138906397</v>
+        <v>103464.807246271</v>
       </c>
       <c r="Q55" s="19"/>
       <c r="R55" s="19"/>
       <c r="S55" s="19"/>
       <c r="T55" s="19"/>
       <c r="U55" s="46">
-        <v>400832.86078266602</v>
+        <v>559781.43143248104</v>
       </c>
       <c r="V55" s="19"/>
       <c r="W55" s="19"/>
       <c r="X55" s="19"/>
       <c r="Y55" s="19"/>
       <c r="Z55" s="46">
-        <v>25587.691236315801</v>
+        <v>26826.169907835301</v>
       </c>
       <c r="AA55" s="19"/>
       <c r="AB55" s="19"/>
       <c r="AC55" s="19"/>
       <c r="AD55" s="19"/>
       <c r="AE55" s="46">
-        <v>28061.228710228399</v>
+        <v>42110.963705666298</v>
       </c>
       <c r="AF55" s="19"/>
       <c r="AG55" s="19"/>
       <c r="AH55" s="19"/>
       <c r="AI55" s="19"/>
       <c r="AJ55" s="19"/>
       <c r="AK55" s="46">
-        <v>28736.5682341022</v>
+        <v>30460.3110557937</v>
       </c>
       <c r="AL55" s="19"/>
       <c r="AM55" s="19"/>
       <c r="AN55" s="19"/>
       <c r="AO55" s="19"/>
       <c r="AP55" s="46">
-        <v>16041.503209029101</v>
+        <v>92400.8609633218</v>
       </c>
       <c r="AQ55" s="19"/>
       <c r="AR55" s="19"/>
       <c r="AS55" s="19"/>
       <c r="AT55" s="19"/>
       <c r="AU55" s="19"/>
       <c r="AV55" s="19"/>
       <c r="AW55" s="19"/>
       <c r="AX55" s="46">
-        <v>592927.02631124901</v>
+        <v>855044.54431136802</v>
       </c>
       <c r="AY55" s="19"/>
       <c r="AZ55" s="19"/>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
       <c r="BE55" s="19"/>
       <c r="BF55" s="19"/>
       <c r="BN55" s="41"/>
       <c r="BO55" s="19"/>
       <c r="BP55" s="19"/>
       <c r="BQ55" s="19"/>
       <c r="BR55" s="19"/>
       <c r="BS55" s="19"/>
       <c r="BT55" s="19"/>
       <c r="BU55" s="19"/>
       <c r="BV55" s="19"/>
       <c r="BW55" s="19"/>
       <c r="BX55" s="19"/>
       <c r="BY55" s="19"/>
       <c r="BZ55" s="19"/>
       <c r="CA55" s="19"/>
       <c r="CB55" s="19"/>
     </row>
     <row r="56" spans="5:80" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L56" s="47" t="s">
         <v>41</v>
       </c>
       <c r="M56" s="19"/>
       <c r="N56" s="19"/>
       <c r="O56" s="19"/>
       <c r="P56" s="48">
-        <v>6.6941286560743093E-2</v>
+        <v>6.2852635314390601E-2</v>
       </c>
       <c r="Q56" s="19"/>
       <c r="R56" s="19"/>
       <c r="S56" s="19"/>
       <c r="T56" s="19"/>
       <c r="U56" s="48">
-        <v>3.7205911907591101E-2</v>
+        <v>4.5325385244577498E-3</v>
       </c>
       <c r="V56" s="19"/>
       <c r="W56" s="19"/>
       <c r="X56" s="19"/>
       <c r="Y56" s="19"/>
       <c r="Z56" s="48">
-        <v>3.9179861529551802E-2</v>
+        <v>1.50750939943247E-2</v>
       </c>
       <c r="AA56" s="19"/>
       <c r="AB56" s="19"/>
       <c r="AC56" s="19"/>
       <c r="AD56" s="19"/>
       <c r="AE56" s="48">
-        <v>4.8826777134753502E-3</v>
+        <v>9.6953634519409398E-3</v>
       </c>
       <c r="AF56" s="19"/>
       <c r="AG56" s="19"/>
       <c r="AH56" s="19"/>
       <c r="AI56" s="19"/>
       <c r="AJ56" s="19"/>
       <c r="AK56" s="48">
-        <v>5.91745247728876E-2</v>
+        <v>6.89406858012305E-2</v>
       </c>
       <c r="AL56" s="19"/>
       <c r="AM56" s="19"/>
       <c r="AN56" s="19"/>
       <c r="AO56" s="19"/>
       <c r="AP56" s="48">
-        <v>-1.9611254584487699E-2</v>
+        <v>4.4002152025579201E-2</v>
       </c>
       <c r="AQ56" s="19"/>
       <c r="AR56" s="19"/>
       <c r="AS56" s="19"/>
       <c r="AT56" s="19"/>
       <c r="AU56" s="19"/>
       <c r="AV56" s="19"/>
       <c r="AW56" s="19"/>
       <c r="AX56" s="48">
-        <v>3.9700851628111197E-2</v>
+        <v>1.8227112908266601E-2</v>
       </c>
       <c r="AY56" s="19"/>
       <c r="AZ56" s="19"/>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
       <c r="BE56" s="19"/>
       <c r="BF56" s="19"/>
       <c r="BN56" s="41"/>
       <c r="BO56" s="19"/>
       <c r="BP56" s="19"/>
       <c r="BQ56" s="19"/>
       <c r="BR56" s="19"/>
       <c r="BS56" s="19"/>
       <c r="BT56" s="19"/>
       <c r="BU56" s="19"/>
       <c r="BV56" s="19"/>
       <c r="BW56" s="19"/>
       <c r="BX56" s="19"/>
       <c r="BY56" s="19"/>
       <c r="BZ56" s="19"/>
       <c r="CA56" s="19"/>
       <c r="CB56" s="19"/>
     </row>
@@ -5573,58 +5680,58 @@
       <c r="T59" s="19"/>
       <c r="U59" s="19"/>
       <c r="V59" s="49" t="s">
         <v>51</v>
       </c>
       <c r="W59" s="19"/>
       <c r="X59" s="19"/>
       <c r="Y59" s="19"/>
       <c r="Z59" s="19"/>
       <c r="AA59" s="49" t="s">
         <v>45</v>
       </c>
       <c r="AB59" s="19"/>
       <c r="AC59" s="19"/>
       <c r="AD59" s="19"/>
       <c r="AE59" s="19"/>
       <c r="AF59" s="49" t="s">
         <v>52</v>
       </c>
       <c r="AG59" s="19"/>
       <c r="AH59" s="19"/>
       <c r="AI59" s="19"/>
       <c r="AJ59" s="19"/>
       <c r="AK59" s="19"/>
       <c r="AL59" s="49" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="AM59" s="19"/>
       <c r="AN59" s="19"/>
       <c r="AO59" s="19"/>
       <c r="AP59" s="19"/>
       <c r="AQ59" s="49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AR59" s="19"/>
       <c r="AS59" s="19"/>
       <c r="AT59" s="19"/>
       <c r="AU59" s="19"/>
       <c r="AV59" s="19"/>
       <c r="AW59" s="19"/>
       <c r="AX59" s="19"/>
       <c r="AY59" s="49" t="s">
         <v>49</v>
       </c>
       <c r="AZ59" s="19"/>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
       <c r="BE59" s="19"/>
       <c r="BF59" s="19"/>
       <c r="BG59" s="19"/>
       <c r="BH59" s="19"/>
       <c r="BN59" s="41"/>
       <c r="BO59" s="19"/>
       <c r="BP59" s="19"/>
       <c r="BQ59" s="19"/>
       <c r="BR59" s="19"/>
@@ -5738,371 +5845,371 @@
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
       <c r="BE62" s="19"/>
       <c r="BF62" s="19"/>
       <c r="BG62" s="19"/>
       <c r="BH62" s="19"/>
       <c r="BN62" s="41"/>
       <c r="BO62" s="19"/>
       <c r="BP62" s="19"/>
       <c r="BQ62" s="19"/>
       <c r="BR62" s="19"/>
       <c r="BS62" s="19"/>
       <c r="BT62" s="19"/>
       <c r="BU62" s="19"/>
       <c r="BV62" s="19"/>
       <c r="BW62" s="19"/>
       <c r="BX62" s="19"/>
       <c r="BY62" s="19"/>
       <c r="BZ62" s="19"/>
       <c r="CA62" s="19"/>
       <c r="CB62" s="19"/>
     </row>
     <row r="63" spans="5:80" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E63" s="50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F63" s="19"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
       <c r="L63" s="19"/>
       <c r="M63" s="51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N63" s="19"/>
       <c r="O63" s="19"/>
       <c r="P63" s="19"/>
       <c r="Q63" s="52">
-        <v>86369.557050139294</v>
+        <v>278396.96650012402</v>
       </c>
       <c r="R63" s="19"/>
       <c r="S63" s="19"/>
       <c r="T63" s="19"/>
       <c r="U63" s="19"/>
       <c r="V63" s="52">
-        <v>400432.91132306098</v>
+        <v>1434282.0914290999</v>
       </c>
       <c r="W63" s="19"/>
       <c r="X63" s="19"/>
       <c r="Y63" s="19"/>
       <c r="Z63" s="19"/>
       <c r="AA63" s="52">
-        <v>23772.0654542228</v>
+        <v>75231.079504603898</v>
       </c>
       <c r="AB63" s="19"/>
       <c r="AC63" s="19"/>
       <c r="AD63" s="19"/>
       <c r="AE63" s="19"/>
       <c r="AF63" s="52">
-        <v>31186.6620340956</v>
+        <v>111751.366363742</v>
       </c>
       <c r="AG63" s="19"/>
       <c r="AH63" s="19"/>
       <c r="AI63" s="19"/>
       <c r="AJ63" s="19"/>
       <c r="AK63" s="19"/>
       <c r="AL63" s="52">
-        <v>29082.966030812</v>
+        <v>87154.015460336697</v>
       </c>
       <c r="AM63" s="19"/>
       <c r="AN63" s="19"/>
       <c r="AO63" s="19"/>
       <c r="AP63" s="19"/>
       <c r="AQ63" s="52">
-        <v>17407.7150541722</v>
+        <v>135302.86404114999</v>
       </c>
       <c r="AR63" s="19"/>
       <c r="AS63" s="19"/>
       <c r="AT63" s="19"/>
       <c r="AU63" s="19"/>
       <c r="AV63" s="19"/>
       <c r="AW63" s="19"/>
       <c r="AX63" s="19"/>
       <c r="AY63" s="52">
-        <v>588251.87694650295</v>
+        <v>2122118.3832990602</v>
       </c>
       <c r="AZ63" s="19"/>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
       <c r="BE63" s="19"/>
       <c r="BF63" s="19"/>
       <c r="BG63" s="19"/>
       <c r="BH63" s="19"/>
       <c r="BN63" s="41"/>
       <c r="BO63" s="19"/>
       <c r="BP63" s="19"/>
       <c r="BQ63" s="19"/>
       <c r="BR63" s="19"/>
       <c r="BS63" s="19"/>
       <c r="BT63" s="19"/>
       <c r="BU63" s="19"/>
       <c r="BV63" s="19"/>
       <c r="BW63" s="19"/>
       <c r="BX63" s="19"/>
       <c r="BY63" s="19"/>
       <c r="BZ63" s="19"/>
       <c r="CA63" s="19"/>
       <c r="CB63" s="19"/>
     </row>
     <row r="64" spans="5:80" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="BN64" s="41"/>
       <c r="BO64" s="19"/>
       <c r="BP64" s="19"/>
       <c r="BQ64" s="19"/>
       <c r="BR64" s="19"/>
       <c r="BS64" s="19"/>
       <c r="BT64" s="19"/>
       <c r="BU64" s="19"/>
       <c r="BV64" s="19"/>
       <c r="BW64" s="19"/>
       <c r="BX64" s="19"/>
       <c r="BY64" s="19"/>
       <c r="BZ64" s="19"/>
       <c r="CA64" s="19"/>
       <c r="CB64" s="19"/>
     </row>
     <row r="65" spans="4:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L65" s="45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M65" s="19"/>
       <c r="N65" s="19"/>
       <c r="O65" s="19"/>
       <c r="P65" s="52">
-        <v>87790.373583573702</v>
+        <v>278672.26896318898</v>
       </c>
       <c r="Q65" s="19"/>
       <c r="R65" s="19"/>
       <c r="S65" s="19"/>
       <c r="T65" s="19"/>
       <c r="U65" s="52">
-        <v>386454.469822168</v>
+        <v>1412035.1342090999</v>
       </c>
       <c r="V65" s="19"/>
       <c r="W65" s="19"/>
       <c r="X65" s="19"/>
       <c r="Y65" s="19"/>
       <c r="Z65" s="52">
-        <v>24622.966806394499</v>
+        <v>77284.9353829272</v>
       </c>
       <c r="AA65" s="19"/>
       <c r="AB65" s="19"/>
       <c r="AC65" s="19"/>
       <c r="AD65" s="19"/>
       <c r="AE65" s="52">
-        <v>27924.880518469399</v>
+        <v>102710.870695031</v>
       </c>
       <c r="AF65" s="19"/>
       <c r="AG65" s="19"/>
       <c r="AH65" s="19"/>
       <c r="AI65" s="19"/>
       <c r="AJ65" s="19"/>
       <c r="AK65" s="52">
-        <v>27131.098380848998</v>
+        <v>82257.666360087402</v>
       </c>
       <c r="AL65" s="19"/>
       <c r="AM65" s="19"/>
       <c r="AN65" s="19"/>
       <c r="AO65" s="19"/>
       <c r="AP65" s="52">
-        <v>16362.390209029099</v>
+        <v>140942.73479658499</v>
       </c>
       <c r="AQ65" s="19"/>
       <c r="AR65" s="19"/>
       <c r="AS65" s="19"/>
       <c r="AT65" s="19"/>
       <c r="AU65" s="19"/>
       <c r="AV65" s="19"/>
       <c r="AW65" s="19"/>
       <c r="AX65" s="52">
-        <v>570286.17932048405</v>
+        <v>2093903.6104069201</v>
       </c>
       <c r="AY65" s="19"/>
       <c r="AZ65" s="19"/>
       <c r="BA65" s="19"/>
       <c r="BB65" s="19"/>
       <c r="BC65" s="19"/>
       <c r="BD65" s="19"/>
       <c r="BE65" s="19"/>
       <c r="BF65" s="19"/>
       <c r="BN65" s="41"/>
       <c r="BO65" s="19"/>
       <c r="BP65" s="19"/>
       <c r="BQ65" s="19"/>
       <c r="BR65" s="19"/>
       <c r="BS65" s="19"/>
       <c r="BT65" s="19"/>
       <c r="BU65" s="19"/>
       <c r="BV65" s="19"/>
       <c r="BW65" s="19"/>
       <c r="BX65" s="19"/>
       <c r="BY65" s="19"/>
       <c r="BZ65" s="19"/>
       <c r="CA65" s="19"/>
       <c r="CB65" s="19"/>
     </row>
     <row r="66" spans="4:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L66" s="45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M66" s="19"/>
       <c r="N66" s="19"/>
       <c r="O66" s="19"/>
       <c r="P66" s="52">
-        <v>93667.174138906397</v>
+        <v>299074.976594818</v>
       </c>
       <c r="Q66" s="19"/>
       <c r="R66" s="19"/>
       <c r="S66" s="19"/>
       <c r="T66" s="19"/>
       <c r="U66" s="52">
-        <v>400832.860782667</v>
+        <v>1424988.9474617101</v>
       </c>
       <c r="V66" s="19"/>
       <c r="W66" s="19"/>
       <c r="X66" s="19"/>
       <c r="Y66" s="19"/>
       <c r="Z66" s="52">
-        <v>25587.691236315801</v>
+        <v>79181.714907856207</v>
       </c>
       <c r="AA66" s="19"/>
       <c r="AB66" s="19"/>
       <c r="AC66" s="19"/>
       <c r="AD66" s="19"/>
       <c r="AE66" s="52">
-        <v>28061.228710228399</v>
+        <v>103060.721675358</v>
       </c>
       <c r="AF66" s="19"/>
       <c r="AG66" s="19"/>
       <c r="AH66" s="19"/>
       <c r="AI66" s="19"/>
       <c r="AJ66" s="19"/>
       <c r="AK66" s="52">
-        <v>28736.5682341022</v>
+        <v>88323.517493261606</v>
       </c>
       <c r="AL66" s="19"/>
       <c r="AM66" s="19"/>
       <c r="AN66" s="19"/>
       <c r="AO66" s="19"/>
       <c r="AP66" s="52">
-        <v>16041.503209029101</v>
+        <v>145358.62090658501</v>
       </c>
       <c r="AQ66" s="19"/>
       <c r="AR66" s="19"/>
       <c r="AS66" s="19"/>
       <c r="AT66" s="19"/>
       <c r="AU66" s="19"/>
       <c r="AV66" s="19"/>
       <c r="AW66" s="19"/>
       <c r="AX66" s="52">
-        <v>592927.02631124796</v>
+        <v>2139988.4990395899</v>
       </c>
       <c r="AY66" s="19"/>
       <c r="AZ66" s="19"/>
       <c r="BA66" s="19"/>
       <c r="BB66" s="19"/>
       <c r="BC66" s="19"/>
       <c r="BD66" s="19"/>
       <c r="BE66" s="19"/>
       <c r="BF66" s="19"/>
       <c r="BN66" s="41"/>
       <c r="BO66" s="19"/>
       <c r="BP66" s="19"/>
       <c r="BQ66" s="19"/>
       <c r="BR66" s="19"/>
       <c r="BS66" s="19"/>
       <c r="BT66" s="19"/>
       <c r="BU66" s="19"/>
       <c r="BV66" s="19"/>
       <c r="BW66" s="19"/>
       <c r="BX66" s="19"/>
       <c r="BY66" s="19"/>
       <c r="BZ66" s="19"/>
       <c r="CA66" s="19"/>
       <c r="CB66" s="19"/>
     </row>
     <row r="67" spans="4:80" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L67" s="47" t="s">
         <v>41</v>
       </c>
       <c r="M67" s="19"/>
       <c r="N67" s="19"/>
       <c r="O67" s="19"/>
       <c r="P67" s="53">
-        <v>6.6941286560743093E-2</v>
+        <v>7.3213986119028199E-2</v>
       </c>
       <c r="Q67" s="19"/>
       <c r="R67" s="19"/>
       <c r="S67" s="19"/>
       <c r="T67" s="19"/>
       <c r="U67" s="53">
-        <v>3.72059119075916E-2</v>
+        <v>9.1738604364576103E-3</v>
       </c>
       <c r="V67" s="19"/>
       <c r="W67" s="19"/>
       <c r="X67" s="19"/>
       <c r="Y67" s="19"/>
       <c r="Z67" s="53">
-        <v>3.9179861529551802E-2</v>
+        <v>2.4542681125771699E-2</v>
       </c>
       <c r="AA67" s="19"/>
       <c r="AB67" s="19"/>
       <c r="AC67" s="19"/>
       <c r="AD67" s="19"/>
       <c r="AE67" s="53">
-        <v>4.8826777134753502E-3</v>
+        <v>3.40617286134787E-3</v>
       </c>
       <c r="AF67" s="19"/>
       <c r="AG67" s="19"/>
       <c r="AH67" s="19"/>
       <c r="AI67" s="19"/>
       <c r="AJ67" s="19"/>
       <c r="AK67" s="53">
-        <v>5.91745247728876E-2</v>
+        <v>7.3742076594059597E-2</v>
       </c>
       <c r="AL67" s="19"/>
       <c r="AM67" s="19"/>
       <c r="AN67" s="19"/>
       <c r="AO67" s="19"/>
       <c r="AP67" s="53">
-        <v>-1.9611254584487699E-2</v>
+        <v>3.1331065885539799E-2</v>
       </c>
       <c r="AQ67" s="19"/>
       <c r="AR67" s="19"/>
       <c r="AS67" s="19"/>
       <c r="AT67" s="19"/>
       <c r="AU67" s="19"/>
       <c r="AV67" s="19"/>
       <c r="AW67" s="19"/>
       <c r="AX67" s="53">
-        <v>3.9700851628110601E-2</v>
+        <v>2.2009078356626199E-2</v>
       </c>
       <c r="AY67" s="19"/>
       <c r="AZ67" s="19"/>
       <c r="BA67" s="19"/>
       <c r="BB67" s="19"/>
       <c r="BC67" s="19"/>
       <c r="BD67" s="19"/>
       <c r="BE67" s="19"/>
       <c r="BF67" s="19"/>
       <c r="BN67" s="41"/>
       <c r="BO67" s="19"/>
       <c r="BP67" s="19"/>
       <c r="BQ67" s="19"/>
       <c r="BR67" s="19"/>
       <c r="BS67" s="19"/>
       <c r="BT67" s="19"/>
       <c r="BU67" s="19"/>
       <c r="BV67" s="19"/>
       <c r="BW67" s="19"/>
       <c r="BX67" s="19"/>
       <c r="BY67" s="19"/>
       <c r="BZ67" s="19"/>
       <c r="CA67" s="19"/>
       <c r="CB67" s="19"/>
     </row>
@@ -6158,176 +6265,176 @@
     <row r="69" spans="4:80" ht="8.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="70" spans="4:80" ht="0.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="BP70" s="41"/>
       <c r="BQ70" s="19"/>
       <c r="BR70" s="19"/>
       <c r="BS70" s="19"/>
       <c r="BT70" s="19"/>
       <c r="BU70" s="19"/>
       <c r="BV70" s="19"/>
       <c r="BW70" s="19"/>
       <c r="BX70" s="19"/>
       <c r="BY70" s="19"/>
     </row>
     <row r="71" spans="4:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F71" s="44" t="s">
         <v>42</v>
       </c>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
       <c r="I71" s="19"/>
       <c r="J71" s="19"/>
       <c r="K71" s="19"/>
       <c r="L71" s="19"/>
       <c r="M71" s="19"/>
       <c r="N71" s="45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O71" s="19"/>
       <c r="P71" s="19"/>
       <c r="Q71" s="19"/>
       <c r="R71" s="54">
-        <v>0.15394091031309801</v>
+        <v>0.13308743897195599</v>
       </c>
       <c r="S71" s="19"/>
       <c r="T71" s="19"/>
       <c r="U71" s="19"/>
       <c r="V71" s="19"/>
       <c r="W71" s="54">
-        <v>0.67765007085151896</v>
+        <v>0.67435536535260698</v>
       </c>
       <c r="X71" s="19"/>
       <c r="Y71" s="19"/>
       <c r="Z71" s="19"/>
       <c r="AA71" s="19"/>
       <c r="AB71" s="54">
-        <v>4.31765097932649E-2</v>
+        <v>3.6909500035633397E-2</v>
       </c>
       <c r="AC71" s="19"/>
       <c r="AD71" s="19"/>
       <c r="AE71" s="19"/>
       <c r="AF71" s="19"/>
       <c r="AG71" s="54">
-        <v>4.8966433925757898E-2</v>
+        <v>4.9052339460396797E-2</v>
       </c>
       <c r="AH71" s="19"/>
       <c r="AI71" s="19"/>
       <c r="AJ71" s="19"/>
       <c r="AK71" s="19"/>
       <c r="AL71" s="19"/>
       <c r="AM71" s="54">
-        <v>4.7574532514844801E-2</v>
+        <v>3.92843614917412E-2</v>
       </c>
       <c r="AN71" s="19"/>
       <c r="AO71" s="19"/>
       <c r="AP71" s="19"/>
       <c r="AQ71" s="19"/>
       <c r="AR71" s="54">
-        <v>2.8691542601515501E-2</v>
+        <v>6.7310994687666006E-2</v>
       </c>
       <c r="AS71" s="19"/>
       <c r="AT71" s="19"/>
       <c r="AU71" s="19"/>
       <c r="AV71" s="19"/>
       <c r="AW71" s="19"/>
       <c r="AX71" s="19"/>
       <c r="AY71" s="19"/>
       <c r="AZ71" s="49"/>
       <c r="BA71" s="19"/>
       <c r="BB71" s="19"/>
       <c r="BC71" s="19"/>
       <c r="BD71" s="19"/>
       <c r="BE71" s="19"/>
       <c r="BF71" s="19"/>
       <c r="BG71" s="19"/>
       <c r="BH71" s="19"/>
       <c r="BI71" s="19"/>
       <c r="BJ71" s="19"/>
       <c r="BP71" s="41"/>
       <c r="BQ71" s="19"/>
       <c r="BR71" s="19"/>
       <c r="BS71" s="19"/>
       <c r="BT71" s="19"/>
       <c r="BU71" s="19"/>
       <c r="BV71" s="19"/>
       <c r="BW71" s="19"/>
       <c r="BX71" s="19"/>
       <c r="BY71" s="19"/>
     </row>
     <row r="72" spans="4:80" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
       <c r="K72" s="19"/>
       <c r="L72" s="19"/>
       <c r="M72" s="19"/>
       <c r="N72" s="45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O72" s="19"/>
       <c r="P72" s="19"/>
       <c r="Q72" s="19"/>
       <c r="R72" s="54">
-        <v>0.157974202528149</v>
+        <v>0.139755413044996</v>
       </c>
       <c r="S72" s="19"/>
       <c r="T72" s="19"/>
       <c r="U72" s="19"/>
       <c r="V72" s="19"/>
       <c r="W72" s="54">
-        <v>0.67602393379898895</v>
+        <v>0.66588626438938103</v>
       </c>
       <c r="X72" s="19"/>
       <c r="Y72" s="19"/>
       <c r="Z72" s="19"/>
       <c r="AA72" s="19"/>
       <c r="AB72" s="54">
-        <v>4.31548742102437E-2</v>
+        <v>3.7001000212567699E-2</v>
       </c>
       <c r="AC72" s="19"/>
       <c r="AD72" s="19"/>
       <c r="AE72" s="19"/>
       <c r="AF72" s="19"/>
       <c r="AG72" s="54">
-        <v>4.7326614347139001E-2</v>
+        <v>4.8159474558676599E-2</v>
       </c>
       <c r="AH72" s="19"/>
       <c r="AI72" s="19"/>
       <c r="AJ72" s="19"/>
       <c r="AK72" s="19"/>
       <c r="AL72" s="19"/>
       <c r="AM72" s="54">
-        <v>4.8465606995315699E-2</v>
+        <v>4.12728935379328E-2</v>
       </c>
       <c r="AN72" s="19"/>
       <c r="AO72" s="19"/>
       <c r="AP72" s="19"/>
       <c r="AQ72" s="19"/>
       <c r="AR72" s="54">
-        <v>2.70547681201639E-2</v>
+        <v>6.7924954256446096E-2</v>
       </c>
       <c r="AS72" s="19"/>
       <c r="AT72" s="19"/>
       <c r="AU72" s="19"/>
       <c r="AV72" s="19"/>
       <c r="AW72" s="19"/>
       <c r="AX72" s="19"/>
       <c r="AY72" s="19"/>
       <c r="AZ72" s="49"/>
       <c r="BA72" s="19"/>
       <c r="BB72" s="19"/>
       <c r="BC72" s="19"/>
       <c r="BD72" s="19"/>
       <c r="BE72" s="19"/>
       <c r="BF72" s="19"/>
       <c r="BG72" s="19"/>
       <c r="BH72" s="19"/>
       <c r="BI72" s="19"/>
       <c r="BJ72" s="19"/>
       <c r="BP72" s="41"/>
       <c r="BQ72" s="19"/>
       <c r="BR72" s="19"/>
       <c r="BS72" s="19"/>
       <c r="BT72" s="19"/>
       <c r="BU72" s="19"/>
@@ -6436,179 +6543,179 @@
       <c r="BG75" s="19"/>
       <c r="BH75" s="19"/>
       <c r="BP75" s="41"/>
       <c r="BQ75" s="19"/>
       <c r="BR75" s="19"/>
       <c r="BS75" s="19"/>
       <c r="BT75" s="19"/>
       <c r="BU75" s="19"/>
       <c r="BV75" s="19"/>
       <c r="BW75" s="19"/>
       <c r="BX75" s="19"/>
       <c r="BY75" s="19"/>
     </row>
     <row r="76" spans="4:80" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E76" s="44" t="s">
         <v>27</v>
       </c>
       <c r="F76" s="19"/>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
       <c r="I76" s="19"/>
       <c r="J76" s="19"/>
       <c r="K76" s="19"/>
       <c r="L76" s="19"/>
       <c r="M76" s="45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N76" s="19"/>
       <c r="O76" s="19"/>
       <c r="P76" s="19"/>
       <c r="Q76" s="52">
         <v>1090112.5300875099</v>
       </c>
       <c r="R76" s="19"/>
       <c r="S76" s="19"/>
       <c r="T76" s="19"/>
       <c r="U76" s="19"/>
       <c r="V76" s="52">
-        <v>5554636.64419722</v>
+        <v>5554636.6429313803</v>
       </c>
       <c r="W76" s="19"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="19"/>
       <c r="Z76" s="19"/>
       <c r="AA76" s="52">
         <v>287670.77625373303</v>
       </c>
       <c r="AB76" s="19"/>
       <c r="AC76" s="19"/>
       <c r="AD76" s="19"/>
       <c r="AE76" s="19"/>
       <c r="AF76" s="52">
         <v>443948.20507353701</v>
       </c>
       <c r="AG76" s="19"/>
       <c r="AH76" s="19"/>
       <c r="AI76" s="19"/>
       <c r="AJ76" s="19"/>
       <c r="AK76" s="19"/>
       <c r="AL76" s="52">
         <v>337366.79907630902</v>
       </c>
       <c r="AM76" s="19"/>
       <c r="AN76" s="19"/>
       <c r="AO76" s="19"/>
       <c r="AP76" s="19"/>
       <c r="AQ76" s="52">
         <v>940571.95304584503</v>
       </c>
       <c r="AR76" s="19"/>
       <c r="AS76" s="19"/>
       <c r="AT76" s="19"/>
       <c r="AU76" s="19"/>
       <c r="AV76" s="19"/>
       <c r="AW76" s="19"/>
       <c r="AX76" s="19"/>
       <c r="AY76" s="52">
-        <v>8654306.9077341501</v>
+        <v>8654306.9064683001</v>
       </c>
       <c r="AZ76" s="19"/>
       <c r="BA76" s="19"/>
       <c r="BB76" s="19"/>
       <c r="BC76" s="19"/>
       <c r="BD76" s="19"/>
       <c r="BE76" s="19"/>
       <c r="BF76" s="19"/>
       <c r="BG76" s="19"/>
       <c r="BH76" s="19"/>
       <c r="BP76" s="41"/>
       <c r="BQ76" s="19"/>
       <c r="BR76" s="19"/>
       <c r="BS76" s="19"/>
       <c r="BT76" s="19"/>
       <c r="BU76" s="19"/>
       <c r="BV76" s="19"/>
       <c r="BW76" s="19"/>
       <c r="BX76" s="19"/>
       <c r="BY76" s="19"/>
     </row>
     <row r="77" spans="4:80" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E77" s="47" t="s">
         <v>3</v>
       </c>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
       <c r="H77" s="19"/>
       <c r="I77" s="19"/>
       <c r="J77" s="19"/>
       <c r="K77" s="19"/>
       <c r="L77" s="19"/>
       <c r="M77" s="47" t="s">
         <v>42</v>
       </c>
       <c r="N77" s="19"/>
       <c r="O77" s="19"/>
       <c r="P77" s="19"/>
       <c r="Q77" s="55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R77" s="19"/>
       <c r="S77" s="19"/>
       <c r="T77" s="19"/>
       <c r="U77" s="19"/>
       <c r="V77" s="55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="W77" s="19"/>
       <c r="X77" s="19"/>
       <c r="Y77" s="19"/>
       <c r="Z77" s="19"/>
       <c r="AA77" s="55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AB77" s="19"/>
       <c r="AC77" s="19"/>
       <c r="AD77" s="19"/>
       <c r="AE77" s="19"/>
       <c r="AF77" s="55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG77" s="19"/>
       <c r="AH77" s="19"/>
       <c r="AI77" s="19"/>
       <c r="AJ77" s="19"/>
       <c r="AK77" s="19"/>
       <c r="AL77" s="55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AM77" s="19"/>
       <c r="AN77" s="19"/>
       <c r="AO77" s="19"/>
       <c r="AP77" s="19"/>
       <c r="AQ77" s="55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AR77" s="19"/>
       <c r="AS77" s="19"/>
       <c r="AT77" s="19"/>
       <c r="AU77" s="19"/>
       <c r="AV77" s="19"/>
       <c r="AW77" s="19"/>
       <c r="AX77" s="19"/>
       <c r="AY77" s="55" t="s">
         <v>49</v>
       </c>
       <c r="AZ77" s="19"/>
       <c r="BA77" s="19"/>
       <c r="BB77" s="19"/>
       <c r="BC77" s="19"/>
       <c r="BD77" s="19"/>
       <c r="BE77" s="19"/>
       <c r="BF77" s="19"/>
       <c r="BG77" s="19"/>
       <c r="BH77" s="19"/>
       <c r="BP77" s="41"/>
       <c r="BQ77" s="19"/>
       <c r="BR77" s="19"/>
       <c r="BS77" s="19"/>
       <c r="BT77" s="19"/>
@@ -6622,51 +6729,51 @@
       <c r="BP78" s="41"/>
       <c r="BQ78" s="19"/>
       <c r="BR78" s="19"/>
       <c r="BS78" s="19"/>
       <c r="BT78" s="19"/>
       <c r="BU78" s="19"/>
       <c r="BV78" s="19"/>
       <c r="BW78" s="19"/>
       <c r="BX78" s="19"/>
       <c r="BY78" s="19"/>
     </row>
     <row r="79" spans="4:80" ht="9.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="BP79" s="41"/>
       <c r="BQ79" s="19"/>
       <c r="BR79" s="19"/>
       <c r="BS79" s="19"/>
       <c r="BT79" s="19"/>
       <c r="BU79" s="19"/>
       <c r="BV79" s="19"/>
       <c r="BW79" s="19"/>
       <c r="BX79" s="19"/>
       <c r="BY79" s="19"/>
     </row>
     <row r="80" spans="4:80" ht="21.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D80" s="56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E80" s="19"/>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="19"/>
       <c r="O80" s="19"/>
       <c r="P80" s="19"/>
       <c r="Q80" s="19"/>
       <c r="R80" s="19"/>
       <c r="S80" s="19"/>
       <c r="T80" s="19"/>
       <c r="U80" s="19"/>
       <c r="V80" s="19"/>
       <c r="W80" s="19"/>
       <c r="X80" s="19"/>
       <c r="Y80" s="19"/>
       <c r="Z80" s="19"/>
       <c r="AA80" s="19"/>
       <c r="AB80" s="19"/>
@@ -6787,370 +6894,370 @@
         <v>10</v>
       </c>
       <c r="BA82" s="19"/>
       <c r="BB82" s="19"/>
       <c r="BC82" s="19"/>
       <c r="BD82" s="19"/>
       <c r="BE82" s="19"/>
       <c r="BF82" s="19"/>
       <c r="BG82" s="19"/>
       <c r="BH82" s="19"/>
       <c r="BI82" s="19"/>
       <c r="BJ82" s="19"/>
       <c r="BP82" s="41"/>
       <c r="BQ82" s="19"/>
       <c r="BR82" s="19"/>
       <c r="BS82" s="19"/>
       <c r="BT82" s="19"/>
       <c r="BU82" s="19"/>
       <c r="BV82" s="19"/>
       <c r="BW82" s="19"/>
       <c r="BX82" s="19"/>
       <c r="BY82" s="19"/>
     </row>
     <row r="83" spans="4:82" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D83" s="44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E83" s="19"/>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
       <c r="I83" s="19"/>
       <c r="J83" s="45" t="s">
         <v>38</v>
       </c>
       <c r="K83" s="19"/>
       <c r="L83" s="19"/>
       <c r="M83" s="19"/>
       <c r="N83" s="19"/>
       <c r="O83" s="19"/>
       <c r="P83" s="19"/>
       <c r="Q83" s="19"/>
       <c r="R83" s="57">
-        <v>4.18176120141448E-2</v>
+        <v>4.05549754699671E-2</v>
       </c>
       <c r="S83" s="19"/>
       <c r="T83" s="19"/>
       <c r="U83" s="19"/>
       <c r="V83" s="19"/>
       <c r="W83" s="57">
-        <v>4.2581185194294498E-2</v>
+        <v>4.1014901192163097E-2</v>
       </c>
       <c r="X83" s="19"/>
       <c r="Y83" s="19"/>
       <c r="Z83" s="19"/>
       <c r="AA83" s="19"/>
       <c r="AB83" s="57">
-        <v>4.2241098627870802E-2</v>
+        <v>4.0967380577323402E-2</v>
       </c>
       <c r="AC83" s="19"/>
       <c r="AD83" s="19"/>
       <c r="AE83" s="19"/>
       <c r="AF83" s="19"/>
       <c r="AH83" s="57">
-        <v>4.0779449244805401E-2</v>
+        <v>3.8748977075810903E-2</v>
       </c>
       <c r="AI83" s="19"/>
       <c r="AJ83" s="19"/>
       <c r="AK83" s="19"/>
       <c r="AL83" s="19"/>
       <c r="AN83" s="57">
-        <v>3.8323627659080997E-2</v>
+        <v>3.8818293173309502E-2</v>
       </c>
       <c r="AO83" s="19"/>
       <c r="AP83" s="19"/>
       <c r="AQ83" s="19"/>
       <c r="AR83" s="57">
-        <v>4.4789208406239303E-2</v>
+        <v>4.3096853453789503E-2</v>
       </c>
       <c r="AS83" s="19"/>
       <c r="AT83" s="19"/>
       <c r="AU83" s="19"/>
       <c r="AV83" s="19"/>
       <c r="AW83" s="19"/>
       <c r="AX83" s="19"/>
       <c r="AY83" s="19"/>
       <c r="AZ83" s="57">
-        <v>4.2214658646216201E-2</v>
+        <v>4.0967036281090503E-2</v>
       </c>
       <c r="BA83" s="19"/>
       <c r="BB83" s="19"/>
       <c r="BC83" s="19"/>
       <c r="BD83" s="19"/>
       <c r="BE83" s="19"/>
       <c r="BF83" s="19"/>
       <c r="BG83" s="19"/>
       <c r="BH83" s="19"/>
       <c r="BI83" s="19"/>
       <c r="BJ83" s="19"/>
       <c r="BP83" s="41"/>
       <c r="BQ83" s="19"/>
       <c r="BR83" s="19"/>
       <c r="BS83" s="19"/>
       <c r="BT83" s="19"/>
       <c r="BU83" s="19"/>
       <c r="BV83" s="19"/>
       <c r="BW83" s="19"/>
       <c r="BX83" s="19"/>
       <c r="BY83" s="19"/>
     </row>
     <row r="84" spans="4:82" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D84" s="19"/>
       <c r="E84" s="19"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="19"/>
       <c r="J84" s="45" t="s">
         <v>39</v>
       </c>
       <c r="K84" s="19"/>
       <c r="L84" s="19"/>
       <c r="M84" s="19"/>
       <c r="N84" s="19"/>
       <c r="O84" s="19"/>
       <c r="P84" s="19"/>
       <c r="Q84" s="19"/>
       <c r="R84" s="57">
-        <v>4.1793500803000698E-2</v>
+        <v>4.0162828187789497E-2</v>
       </c>
       <c r="S84" s="19"/>
       <c r="T84" s="19"/>
       <c r="U84" s="19"/>
       <c r="V84" s="19"/>
       <c r="W84" s="57">
-        <v>4.3003282417887201E-2</v>
+        <v>4.0243445825610999E-2</v>
       </c>
       <c r="X84" s="19"/>
       <c r="Y84" s="19"/>
       <c r="Z84" s="19"/>
       <c r="AA84" s="19"/>
       <c r="AB84" s="57">
-        <v>4.21047364616726E-2</v>
+        <v>4.1095747327525398E-2</v>
       </c>
       <c r="AC84" s="19"/>
       <c r="AD84" s="19"/>
       <c r="AE84" s="19"/>
       <c r="AF84" s="19"/>
       <c r="AH84" s="57">
-        <v>4.17657988745819E-2</v>
+        <v>3.80602804120653E-2</v>
       </c>
       <c r="AI84" s="19"/>
       <c r="AJ84" s="19"/>
       <c r="AK84" s="19"/>
       <c r="AL84" s="19"/>
       <c r="AN84" s="57">
-        <v>4.0051994979504402E-2</v>
+        <v>3.7933089890626499E-2</v>
       </c>
       <c r="AO84" s="19"/>
       <c r="AP84" s="19"/>
       <c r="AQ84" s="19"/>
       <c r="AR84" s="57">
-        <v>4.4965004153263398E-2</v>
+        <v>4.2377163783090602E-2</v>
       </c>
       <c r="AS84" s="19"/>
       <c r="AT84" s="19"/>
       <c r="AU84" s="19"/>
       <c r="AV84" s="19"/>
       <c r="AW84" s="19"/>
       <c r="AX84" s="19"/>
       <c r="AY84" s="19"/>
       <c r="AZ84" s="57">
-        <v>4.2633535002920803E-2</v>
+        <v>4.0298982675920698E-2</v>
       </c>
       <c r="BA84" s="19"/>
       <c r="BB84" s="19"/>
       <c r="BC84" s="19"/>
       <c r="BD84" s="19"/>
       <c r="BE84" s="19"/>
       <c r="BF84" s="19"/>
       <c r="BG84" s="19"/>
       <c r="BH84" s="19"/>
       <c r="BI84" s="19"/>
       <c r="BJ84" s="19"/>
       <c r="BP84" s="41"/>
       <c r="BQ84" s="19"/>
       <c r="BR84" s="19"/>
       <c r="BS84" s="19"/>
       <c r="BT84" s="19"/>
       <c r="BU84" s="19"/>
       <c r="BV84" s="19"/>
       <c r="BW84" s="19"/>
       <c r="BX84" s="19"/>
       <c r="BY84" s="19"/>
     </row>
     <row r="85" spans="4:82" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="19"/>
       <c r="J85" s="45" t="s">
         <v>40</v>
       </c>
       <c r="K85" s="19"/>
       <c r="L85" s="19"/>
       <c r="M85" s="19"/>
       <c r="N85" s="19"/>
       <c r="O85" s="19"/>
       <c r="P85" s="19"/>
       <c r="Q85" s="19"/>
       <c r="R85" s="57">
-        <v>4.0822105598919203E-2</v>
+        <v>4.0487080511457399E-2</v>
       </c>
       <c r="S85" s="19"/>
       <c r="T85" s="19"/>
       <c r="U85" s="19"/>
       <c r="V85" s="19"/>
       <c r="W85" s="57">
-        <v>4.3438499864437499E-2</v>
+        <v>4.1153040788278202E-2</v>
       </c>
       <c r="X85" s="19"/>
       <c r="Y85" s="19"/>
       <c r="Z85" s="19"/>
       <c r="AA85" s="19"/>
       <c r="AB85" s="57">
-        <v>4.2108854006530902E-2</v>
+        <v>4.1157418656701597E-2</v>
       </c>
       <c r="AC85" s="19"/>
       <c r="AD85" s="19"/>
       <c r="AE85" s="19"/>
       <c r="AF85" s="19"/>
       <c r="AH85" s="57">
-        <v>4.2250267413562199E-2</v>
+        <v>3.9792953171705801E-2</v>
       </c>
       <c r="AI85" s="19"/>
       <c r="AJ85" s="19"/>
       <c r="AK85" s="19"/>
       <c r="AL85" s="19"/>
       <c r="AN85" s="57">
-        <v>4.03619921170046E-2</v>
+        <v>4.0514328309066601E-2</v>
       </c>
       <c r="AO85" s="19"/>
       <c r="AP85" s="19"/>
       <c r="AQ85" s="19"/>
       <c r="AR85" s="57">
-        <v>4.7410335739498301E-2</v>
+        <v>4.3246003064686497E-2</v>
       </c>
       <c r="AS85" s="19"/>
       <c r="AT85" s="19"/>
       <c r="AU85" s="19"/>
       <c r="AV85" s="19"/>
       <c r="AW85" s="19"/>
       <c r="AX85" s="19"/>
       <c r="AY85" s="19"/>
       <c r="AZ85" s="57">
-        <v>4.28699136313496E-2</v>
+        <v>4.1209032637287299E-2</v>
       </c>
       <c r="BA85" s="19"/>
       <c r="BB85" s="19"/>
       <c r="BC85" s="19"/>
       <c r="BD85" s="19"/>
       <c r="BE85" s="19"/>
       <c r="BF85" s="19"/>
       <c r="BG85" s="19"/>
       <c r="BH85" s="19"/>
       <c r="BI85" s="19"/>
       <c r="BJ85" s="19"/>
       <c r="BP85" s="41"/>
       <c r="BQ85" s="19"/>
       <c r="BR85" s="19"/>
       <c r="BS85" s="19"/>
       <c r="BT85" s="19"/>
       <c r="BU85" s="19"/>
       <c r="BV85" s="19"/>
       <c r="BW85" s="19"/>
       <c r="BX85" s="19"/>
       <c r="BY85" s="19"/>
     </row>
     <row r="86" spans="4:82" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D86" s="47" t="s">
         <v>3</v>
       </c>
       <c r="E86" s="19"/>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
       <c r="I86" s="19"/>
       <c r="J86" s="47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K86" s="19"/>
       <c r="L86" s="19"/>
       <c r="M86" s="19"/>
       <c r="N86" s="19"/>
       <c r="O86" s="19"/>
       <c r="P86" s="19"/>
       <c r="Q86" s="19"/>
       <c r="R86" s="53">
-        <v>-2.3242733569036701E-2</v>
+        <v>8.0734434873907402E-3</v>
       </c>
       <c r="S86" s="19"/>
       <c r="T86" s="19"/>
       <c r="U86" s="19"/>
       <c r="V86" s="19"/>
       <c r="W86" s="53">
-        <v>1.0120563410045901E-2</v>
+        <v>2.2602313097362901E-2</v>
       </c>
       <c r="X86" s="19"/>
       <c r="Y86" s="19"/>
       <c r="Z86" s="19"/>
       <c r="AA86" s="19"/>
       <c r="AB86" s="53">
-        <v>9.7792913678531395E-5</v>
+        <v>1.50067423484868E-3</v>
       </c>
       <c r="AC86" s="19"/>
       <c r="AD86" s="19"/>
       <c r="AE86" s="19"/>
       <c r="AF86" s="19"/>
       <c r="AH86" s="53">
-        <v>1.1599647367815699E-2</v>
+        <v>4.5524434945866998E-2</v>
       </c>
       <c r="AI86" s="19"/>
       <c r="AJ86" s="19"/>
       <c r="AK86" s="19"/>
       <c r="AL86" s="19"/>
       <c r="AN86" s="53">
-        <v>7.7398675810986198E-3</v>
+        <v>6.8047143691238002E-2</v>
       </c>
       <c r="AO86" s="19"/>
       <c r="AP86" s="19"/>
       <c r="AQ86" s="19"/>
       <c r="AR86" s="53">
-        <v>5.4382994781897502E-2</v>
+        <v>2.05025349512067E-2</v>
       </c>
       <c r="AS86" s="19"/>
       <c r="AT86" s="19"/>
       <c r="AU86" s="19"/>
       <c r="AV86" s="19"/>
       <c r="AW86" s="19"/>
       <c r="AX86" s="19"/>
       <c r="AY86" s="19"/>
       <c r="AZ86" s="53">
-        <v>5.5444294828615702E-3</v>
+        <v>2.2582454963816199E-2</v>
       </c>
       <c r="BA86" s="19"/>
       <c r="BB86" s="19"/>
       <c r="BC86" s="19"/>
       <c r="BD86" s="19"/>
       <c r="BE86" s="19"/>
       <c r="BF86" s="19"/>
       <c r="BG86" s="19"/>
       <c r="BH86" s="19"/>
       <c r="BI86" s="19"/>
       <c r="BJ86" s="19"/>
       <c r="BP86" s="41"/>
       <c r="BQ86" s="19"/>
       <c r="BR86" s="19"/>
       <c r="BS86" s="19"/>
       <c r="BT86" s="19"/>
       <c r="BU86" s="19"/>
       <c r="BV86" s="19"/>
       <c r="BW86" s="19"/>
       <c r="BX86" s="19"/>
       <c r="BY86" s="19"/>
     </row>
     <row r="87" spans="4:82" x14ac:dyDescent="0.35">
       <c r="D87" s="19"/>
       <c r="E87" s="19"/>
@@ -7211,388 +7318,388 @@
       <c r="BJ87" s="19"/>
     </row>
     <row r="88" spans="4:82" ht="1.9" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="89" spans="4:82" x14ac:dyDescent="0.35">
       <c r="BO89" s="40" t="s">
         <v>29</v>
       </c>
       <c r="BP89" s="19"/>
       <c r="BQ89" s="19"/>
       <c r="BR89" s="19"/>
       <c r="BS89" s="19"/>
       <c r="BT89" s="19"/>
       <c r="BU89" s="19"/>
       <c r="BV89" s="19"/>
       <c r="BW89" s="19"/>
       <c r="BX89" s="19"/>
       <c r="BY89" s="19"/>
       <c r="BZ89" s="19"/>
       <c r="CA89" s="19"/>
       <c r="CB89" s="19"/>
       <c r="CC89" s="19"/>
       <c r="CD89" s="19"/>
     </row>
     <row r="90" spans="4:82" x14ac:dyDescent="0.35">
       <c r="D90" s="44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E90" s="19"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="19"/>
       <c r="J90" s="45" t="s">
         <v>38</v>
       </c>
       <c r="K90" s="19"/>
       <c r="L90" s="19"/>
       <c r="M90" s="19"/>
       <c r="N90" s="19"/>
       <c r="O90" s="19"/>
       <c r="P90" s="19"/>
       <c r="Q90" s="19"/>
       <c r="R90" s="58">
-        <v>3.47464046575197E-2</v>
+        <v>3.4105778098807597E-2</v>
       </c>
       <c r="S90" s="19"/>
       <c r="T90" s="19"/>
       <c r="U90" s="19"/>
       <c r="V90" s="19"/>
       <c r="W90" s="58">
-        <v>3.4860782981309402E-2</v>
+        <v>3.43840667049371E-2</v>
       </c>
       <c r="X90" s="19"/>
       <c r="Y90" s="19"/>
       <c r="Z90" s="19"/>
       <c r="AA90" s="19"/>
       <c r="AB90" s="58">
-        <v>3.4348488206469699E-2</v>
+        <v>3.3593074566869899E-2</v>
       </c>
       <c r="AC90" s="19"/>
       <c r="AD90" s="19"/>
       <c r="AE90" s="19"/>
       <c r="AF90" s="19"/>
       <c r="AH90" s="58">
-        <v>3.3806682486272097E-2</v>
+        <v>3.3858965669778099E-2</v>
       </c>
       <c r="AI90" s="19"/>
       <c r="AJ90" s="19"/>
       <c r="AK90" s="19"/>
       <c r="AL90" s="19"/>
       <c r="AN90" s="58">
-        <v>3.3877282359529401E-2</v>
+        <v>3.4069319211738502E-2</v>
       </c>
       <c r="AO90" s="19"/>
       <c r="AP90" s="19"/>
       <c r="AQ90" s="19"/>
       <c r="AR90" s="58">
-        <v>3.6427789915141298E-2</v>
+        <v>3.4641876755718698E-2</v>
       </c>
       <c r="AS90" s="19"/>
       <c r="AT90" s="19"/>
       <c r="AU90" s="19"/>
       <c r="AV90" s="19"/>
       <c r="AW90" s="19"/>
       <c r="AX90" s="19"/>
       <c r="AY90" s="19"/>
       <c r="AZ90" s="58">
-        <v>3.4765150322652399E-2</v>
+        <v>3.4313284695591903E-2</v>
       </c>
       <c r="BA90" s="19"/>
       <c r="BB90" s="19"/>
       <c r="BC90" s="19"/>
       <c r="BD90" s="19"/>
       <c r="BE90" s="19"/>
       <c r="BF90" s="19"/>
       <c r="BG90" s="19"/>
       <c r="BH90" s="19"/>
       <c r="BI90" s="19"/>
       <c r="BJ90" s="19"/>
       <c r="BO90" s="19"/>
       <c r="BP90" s="19"/>
       <c r="BQ90" s="19"/>
       <c r="BR90" s="19"/>
       <c r="BS90" s="19"/>
       <c r="BT90" s="19"/>
       <c r="BU90" s="19"/>
       <c r="BV90" s="19"/>
       <c r="BW90" s="19"/>
       <c r="BX90" s="19"/>
       <c r="BY90" s="19"/>
       <c r="BZ90" s="19"/>
       <c r="CA90" s="19"/>
       <c r="CB90" s="19"/>
       <c r="CC90" s="19"/>
       <c r="CD90" s="19"/>
     </row>
     <row r="91" spans="4:82" x14ac:dyDescent="0.35">
       <c r="D91" s="19"/>
       <c r="E91" s="19"/>
       <c r="F91" s="19"/>
       <c r="G91" s="19"/>
       <c r="H91" s="19"/>
       <c r="I91" s="19"/>
       <c r="J91" s="45" t="s">
         <v>39</v>
       </c>
       <c r="K91" s="19"/>
       <c r="L91" s="19"/>
       <c r="M91" s="19"/>
       <c r="N91" s="19"/>
       <c r="O91" s="19"/>
       <c r="P91" s="19"/>
       <c r="Q91" s="19"/>
       <c r="R91" s="58">
-        <v>3.46970292560074E-2</v>
+        <v>3.4248075978171498E-2</v>
       </c>
       <c r="S91" s="19"/>
       <c r="T91" s="19"/>
       <c r="U91" s="19"/>
       <c r="V91" s="19"/>
       <c r="W91" s="58">
-        <v>3.4537850931877702E-2</v>
+        <v>3.46997020732236E-2</v>
       </c>
       <c r="X91" s="19"/>
       <c r="Y91" s="19"/>
       <c r="Z91" s="19"/>
       <c r="AA91" s="19"/>
       <c r="AB91" s="58">
-        <v>3.4109342542982903E-2</v>
+        <v>3.3867374948814102E-2</v>
       </c>
       <c r="AC91" s="19"/>
       <c r="AD91" s="19"/>
       <c r="AE91" s="19"/>
       <c r="AF91" s="19"/>
       <c r="AH91" s="58">
-        <v>3.4528308814381903E-2</v>
+        <v>3.40527142675539E-2</v>
       </c>
       <c r="AI91" s="19"/>
       <c r="AJ91" s="19"/>
       <c r="AK91" s="19"/>
       <c r="AL91" s="19"/>
       <c r="AN91" s="58">
-        <v>3.3776913542747602E-2</v>
+        <v>3.4237562224059999E-2</v>
       </c>
       <c r="AO91" s="19"/>
       <c r="AP91" s="19"/>
       <c r="AQ91" s="19"/>
       <c r="AR91" s="58">
-        <v>3.6150226113640403E-2</v>
+        <v>3.53333236172238E-2</v>
       </c>
       <c r="AS91" s="19"/>
       <c r="AT91" s="19"/>
       <c r="AU91" s="19"/>
       <c r="AV91" s="19"/>
       <c r="AW91" s="19"/>
       <c r="AX91" s="19"/>
       <c r="AY91" s="19"/>
       <c r="AZ91" s="58">
-        <v>3.4553446538537098E-2</v>
+        <v>3.46401194286362E-2</v>
       </c>
       <c r="BA91" s="19"/>
       <c r="BB91" s="19"/>
       <c r="BC91" s="19"/>
       <c r="BD91" s="19"/>
       <c r="BE91" s="19"/>
       <c r="BF91" s="19"/>
       <c r="BG91" s="19"/>
       <c r="BH91" s="19"/>
       <c r="BI91" s="19"/>
       <c r="BJ91" s="19"/>
       <c r="BO91" s="19"/>
       <c r="BP91" s="19"/>
       <c r="BQ91" s="19"/>
       <c r="BR91" s="19"/>
       <c r="BS91" s="19"/>
       <c r="BT91" s="19"/>
       <c r="BU91" s="19"/>
       <c r="BV91" s="19"/>
       <c r="BW91" s="19"/>
       <c r="BX91" s="19"/>
       <c r="BY91" s="19"/>
       <c r="BZ91" s="19"/>
       <c r="CA91" s="19"/>
       <c r="CB91" s="19"/>
       <c r="CC91" s="19"/>
       <c r="CD91" s="19"/>
     </row>
     <row r="92" spans="4:82" x14ac:dyDescent="0.35">
       <c r="D92" s="19"/>
       <c r="E92" s="19"/>
       <c r="F92" s="19"/>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
       <c r="I92" s="19"/>
       <c r="J92" s="45" t="s">
         <v>40</v>
       </c>
       <c r="K92" s="19"/>
       <c r="L92" s="19"/>
       <c r="M92" s="19"/>
       <c r="N92" s="19"/>
       <c r="O92" s="19"/>
       <c r="P92" s="19"/>
       <c r="Q92" s="19"/>
       <c r="R92" s="58">
-        <v>3.4469264463703402E-2</v>
+        <v>3.4083067138237798E-2</v>
       </c>
       <c r="S92" s="19"/>
       <c r="T92" s="19"/>
       <c r="U92" s="19"/>
       <c r="V92" s="19"/>
       <c r="W92" s="58">
-        <v>3.5008545731613203E-2</v>
+        <v>3.4740940853774098E-2</v>
       </c>
       <c r="X92" s="19"/>
       <c r="Y92" s="19"/>
       <c r="Z92" s="19"/>
       <c r="AA92" s="19"/>
       <c r="AB92" s="58">
-        <v>3.4154223771104199E-2</v>
+        <v>3.3842838164872199E-2</v>
       </c>
       <c r="AC92" s="19"/>
       <c r="AD92" s="19"/>
       <c r="AE92" s="19"/>
       <c r="AF92" s="19"/>
       <c r="AH92" s="58">
-        <v>3.5073933505244001E-2</v>
+        <v>3.4628722816478899E-2</v>
       </c>
       <c r="AI92" s="19"/>
       <c r="AJ92" s="19"/>
       <c r="AK92" s="19"/>
       <c r="AL92" s="19"/>
       <c r="AN92" s="58">
-        <v>3.3624084139835503E-2</v>
+        <v>3.4114152348918098E-2</v>
       </c>
       <c r="AO92" s="19"/>
       <c r="AP92" s="19"/>
       <c r="AQ92" s="19"/>
       <c r="AR92" s="58">
-        <v>3.6046845790022201E-2</v>
+        <v>3.4979736964239498E-2</v>
       </c>
       <c r="AS92" s="19"/>
       <c r="AT92" s="19"/>
       <c r="AU92" s="19"/>
       <c r="AV92" s="19"/>
       <c r="AW92" s="19"/>
       <c r="AX92" s="19"/>
       <c r="AY92" s="19"/>
       <c r="AZ92" s="58">
-        <v>3.4850571824493803E-2</v>
+        <v>3.46311076884257E-2</v>
       </c>
       <c r="BA92" s="19"/>
       <c r="BB92" s="19"/>
       <c r="BC92" s="19"/>
       <c r="BD92" s="19"/>
       <c r="BE92" s="19"/>
       <c r="BF92" s="19"/>
       <c r="BG92" s="19"/>
       <c r="BH92" s="19"/>
       <c r="BI92" s="19"/>
       <c r="BJ92" s="19"/>
       <c r="BO92" s="19"/>
       <c r="BP92" s="19"/>
       <c r="BQ92" s="19"/>
       <c r="BR92" s="19"/>
       <c r="BS92" s="19"/>
       <c r="BT92" s="19"/>
       <c r="BU92" s="19"/>
       <c r="BV92" s="19"/>
       <c r="BW92" s="19"/>
       <c r="BX92" s="19"/>
       <c r="BY92" s="19"/>
       <c r="BZ92" s="19"/>
       <c r="CA92" s="19"/>
       <c r="CB92" s="19"/>
       <c r="CC92" s="19"/>
       <c r="CD92" s="19"/>
     </row>
     <row r="93" spans="4:82" x14ac:dyDescent="0.35">
       <c r="D93" s="47" t="s">
         <v>3</v>
       </c>
       <c r="E93" s="19"/>
       <c r="F93" s="19"/>
       <c r="G93" s="19"/>
       <c r="H93" s="19"/>
       <c r="I93" s="19"/>
       <c r="J93" s="47" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K93" s="19"/>
       <c r="L93" s="19"/>
       <c r="M93" s="19"/>
       <c r="N93" s="19"/>
       <c r="O93" s="19"/>
       <c r="P93" s="19"/>
       <c r="Q93" s="19"/>
       <c r="R93" s="53">
-        <v>-6.5643888594465504E-3</v>
+        <v>-4.8180470061698604E-3</v>
       </c>
       <c r="S93" s="19"/>
       <c r="T93" s="19"/>
       <c r="U93" s="19"/>
       <c r="V93" s="19"/>
       <c r="W93" s="53">
-        <v>1.36283754499937E-2</v>
+        <v>1.1884476835972099E-3</v>
       </c>
       <c r="X93" s="19"/>
       <c r="Y93" s="19"/>
       <c r="Z93" s="19"/>
       <c r="AA93" s="19"/>
       <c r="AB93" s="53">
-        <v>1.3158045501692299E-3</v>
+        <v>-7.2449618486738804E-4</v>
       </c>
       <c r="AC93" s="19"/>
       <c r="AD93" s="19"/>
       <c r="AE93" s="19"/>
       <c r="AF93" s="19"/>
       <c r="AH93" s="53">
-        <v>1.58022419747006E-2</v>
+        <v>1.6915202247882101E-2</v>
       </c>
       <c r="AI93" s="19"/>
       <c r="AJ93" s="19"/>
       <c r="AK93" s="19"/>
       <c r="AL93" s="19"/>
       <c r="AN93" s="53">
-        <v>-4.5246704592661899E-3</v>
+        <v>-3.60451700194771E-3</v>
       </c>
       <c r="AO93" s="19"/>
       <c r="AP93" s="19"/>
       <c r="AQ93" s="19"/>
       <c r="AR93" s="53">
-        <v>-2.8597421021174601E-3</v>
+        <v>-1.0007172175898599E-2</v>
       </c>
       <c r="AS93" s="19"/>
       <c r="AT93" s="19"/>
       <c r="AU93" s="19"/>
       <c r="AV93" s="19"/>
       <c r="AW93" s="19"/>
       <c r="AX93" s="19"/>
       <c r="AY93" s="19"/>
       <c r="AZ93" s="53">
-        <v>8.5990057641664609E-3</v>
+        <v>-2.6015326618734701E-4</v>
       </c>
       <c r="BA93" s="19"/>
       <c r="BB93" s="19"/>
       <c r="BC93" s="19"/>
       <c r="BD93" s="19"/>
       <c r="BE93" s="19"/>
       <c r="BF93" s="19"/>
       <c r="BG93" s="19"/>
       <c r="BH93" s="19"/>
       <c r="BI93" s="19"/>
       <c r="BJ93" s="19"/>
       <c r="BO93" s="19"/>
       <c r="BP93" s="19"/>
       <c r="BQ93" s="19"/>
       <c r="BR93" s="19"/>
       <c r="BS93" s="19"/>
       <c r="BT93" s="19"/>
       <c r="BU93" s="19"/>
       <c r="BV93" s="19"/>
       <c r="BW93" s="19"/>
       <c r="BX93" s="19"/>
       <c r="BY93" s="19"/>
       <c r="BZ93" s="19"/>
       <c r="CA93" s="19"/>
       <c r="CB93" s="19"/>