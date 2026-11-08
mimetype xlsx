--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D658152F-AF55-41B0-ACF2-8EE010FFAC11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{89FB6F9A-2EEC-4C78-ACD3-D58217A04AE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Milk Production By State Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t>New South Wales Milk Production</t>
   </si>
   <si>
     <t>26/27 by Region</t>
   </si>
   <si>
     <t>(Million Litres)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Inland/Central</t>
   </si>
   <si>
     <t>North Coast</t>
   </si>
   <si>
     <t>Southern</t>
   </si>
   <si>
     <t>New South Wales</t>
   </si>
   <si>
@@ -101,140 +101,148 @@
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Produced by the Economics, Data and Insights team at Dairy Australia
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Dairy Manufacturers</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>Disclaimer</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF001641"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
     </r>
   </si>
   <si>
     <t>Milk Production Report</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>New South Wales</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>(Litres '000s)</t>
     </r>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
-    <t>July-24</t>
+    <t>September-24</t>
   </si>
   <si>
-    <t>July-25</t>
+    <t>September-25</t>
   </si>
   <si>
-    <t>July-26</t>
+    <t>September-26</t>
   </si>
   <si>
     <t>% change</t>
   </si>
   <si>
     <t>Region Share</t>
   </si>
   <si>
     <t>Year to Date</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
     <t>2026/2027</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
@@ -245,124 +253,138 @@
     <t>Protein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="165" formatCode="[$-10C09]0.0%"/>
     <numFmt numFmtId="166" formatCode="[$-10409]#,##0;\-#,##0"/>
     <numFmt numFmtId="167" formatCode="[$-10409]0.0%"/>
     <numFmt numFmtId="168" formatCode="[$-10409]0.00%"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0C2340"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF001641"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF001641"/>
         <bgColor rgb="FF001641"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC9E9EB"/>
         <bgColor rgb="FFC9E9EB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -1208,51 +1230,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BE105"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A24" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="2" width="0.36328125" customWidth="1"/>
     <col min="3" max="4" width="0.1796875" customWidth="1"/>
     <col min="5" max="5" width="10.90625" customWidth="1"/>
     <col min="6" max="6" width="2.54296875" customWidth="1"/>
     <col min="7" max="7" width="8.984375E-2" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="1.453125" customWidth="1"/>
     <col min="10" max="10" width="8.984375E-2" customWidth="1"/>
     <col min="11" max="11" width="1" customWidth="1"/>
     <col min="12" max="12" width="8.6328125" customWidth="1"/>
     <col min="13" max="13" width="2.453125" customWidth="1"/>
     <col min="14" max="14" width="1.453125" customWidth="1"/>
     <col min="15" max="15" width="8.984375E-2" customWidth="1"/>
     <col min="16" max="16" width="0.36328125" customWidth="1"/>
     <col min="17" max="17" width="6.7265625" customWidth="1"/>
     <col min="18" max="18" width="4.90625" customWidth="1"/>
     <col min="19" max="19" width="1.453125" customWidth="1"/>
     <col min="20" max="20" width="8.984375E-2" customWidth="1"/>
     <col min="21" max="21" width="0.36328125" customWidth="1"/>
     <col min="22" max="22" width="6.7265625" customWidth="1"/>
     <col min="23" max="23" width="4.90625" customWidth="1"/>
@@ -1815,388 +1837,436 @@
       <c r="AT10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AU10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AV10" s="23" t="s">
         <v>10</v>
       </c>
       <c r="AW10" s="20"/>
     </row>
     <row r="11" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L11" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="3">
         <v>23.9689790429426</v>
       </c>
       <c r="R11" s="27">
-        <v>26.386694598275302</v>
+        <v>27.386694598275302</v>
       </c>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
       <c r="U11" s="20"/>
       <c r="V11" s="4">
-        <v>0.100868524729449</v>
+        <v>0.14258911692523801</v>
       </c>
       <c r="W11" s="27">
         <v>17.751319364820301</v>
       </c>
       <c r="X11" s="20"/>
       <c r="Y11" s="20"/>
       <c r="Z11" s="20"/>
       <c r="AA11" s="27">
         <v>19.0745393648203</v>
       </c>
       <c r="AB11" s="20"/>
       <c r="AC11" s="20"/>
       <c r="AD11" s="28">
         <v>7.4542064891377199E-2</v>
       </c>
       <c r="AE11" s="20"/>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="27">
         <v>46.0700751758107</v>
       </c>
       <c r="AL11" s="20"/>
       <c r="AM11" s="20"/>
       <c r="AN11" s="20"/>
       <c r="AO11" s="20"/>
       <c r="AP11" s="27">
         <v>48.205940175810703</v>
       </c>
       <c r="AQ11" s="20"/>
       <c r="AR11" s="20"/>
       <c r="AS11" s="4">
         <v>4.6361222373725301E-2</v>
       </c>
       <c r="AT11" s="3">
         <v>87.790373583573697</v>
       </c>
       <c r="AU11" s="3">
-        <v>93.667174138906404</v>
+        <v>94.667174138906404</v>
       </c>
       <c r="AV11" s="28">
-        <v>6.6941286560743399E-2</v>
+        <v>7.8332057088084106E-2</v>
       </c>
       <c r="AW11" s="20"/>
     </row>
     <row r="12" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L12" s="25"/>
       <c r="M12" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="5">
         <v>23.9689790429426</v>
       </c>
       <c r="R12" s="31">
-        <v>26.386694598275302</v>
+        <v>27.386694598275302</v>
       </c>
       <c r="S12" s="25"/>
       <c r="T12" s="25"/>
       <c r="U12" s="25"/>
       <c r="V12" s="6">
-        <v>0.100868524729449</v>
+        <v>0.14258911692523801</v>
       </c>
       <c r="W12" s="31">
         <v>17.751319364820301</v>
       </c>
       <c r="X12" s="25"/>
       <c r="Y12" s="25"/>
       <c r="Z12" s="25"/>
       <c r="AA12" s="31">
         <v>19.0745393648203</v>
       </c>
       <c r="AB12" s="25"/>
       <c r="AC12" s="25"/>
       <c r="AD12" s="32">
         <v>7.4542064891377199E-2</v>
       </c>
       <c r="AE12" s="25"/>
       <c r="AF12" s="25"/>
       <c r="AG12" s="25"/>
       <c r="AH12" s="25"/>
       <c r="AI12" s="25"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="31">
         <v>46.0700751758107</v>
       </c>
       <c r="AL12" s="25"/>
       <c r="AM12" s="25"/>
       <c r="AN12" s="25"/>
       <c r="AO12" s="25"/>
       <c r="AP12" s="31">
         <v>48.205940175810703</v>
       </c>
       <c r="AQ12" s="25"/>
       <c r="AR12" s="25"/>
       <c r="AS12" s="6">
         <v>4.6361222373725301E-2</v>
       </c>
       <c r="AT12" s="5">
         <v>87.790373583573697</v>
       </c>
       <c r="AU12" s="5">
-        <v>93.667174138906404</v>
+        <v>94.667174138906404</v>
       </c>
       <c r="AV12" s="32">
-        <v>6.6941286560743399E-2</v>
+        <v>7.8332057088084106E-2</v>
       </c>
       <c r="AW12" s="25"/>
     </row>
     <row r="13" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
       <c r="Q13" s="3">
         <v>24.762101737463901</v>
       </c>
-      <c r="R13" s="34"/>
+      <c r="R13" s="27">
+        <v>27.6948472063631</v>
+      </c>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="20"/>
-      <c r="V13" s="8"/>
+      <c r="V13" s="4">
+        <v>0.118436855643076</v>
+      </c>
       <c r="W13" s="27">
         <v>19.067367017696899</v>
       </c>
       <c r="X13" s="20"/>
       <c r="Y13" s="20"/>
       <c r="Z13" s="20"/>
-      <c r="AA13" s="34"/>
+      <c r="AA13" s="27">
+        <v>20.723446017696901</v>
+      </c>
       <c r="AB13" s="20"/>
       <c r="AC13" s="20"/>
-      <c r="AD13" s="34"/>
+      <c r="AD13" s="28">
+        <v>8.6854099911275101E-2</v>
+      </c>
       <c r="AE13" s="20"/>
       <c r="AF13" s="20"/>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="29"/>
       <c r="AK13" s="27">
         <v>49.706092985581101</v>
       </c>
       <c r="AL13" s="20"/>
       <c r="AM13" s="20"/>
       <c r="AN13" s="20"/>
       <c r="AO13" s="20"/>
-      <c r="AP13" s="34"/>
+      <c r="AP13" s="27">
+        <v>52.524701985581103</v>
+      </c>
       <c r="AQ13" s="20"/>
       <c r="AR13" s="20"/>
-      <c r="AS13" s="8"/>
+      <c r="AS13" s="4">
+        <v>5.6705502901176097E-2</v>
+      </c>
       <c r="AT13" s="3">
         <v>93.535561740741898</v>
       </c>
-      <c r="AU13" s="7"/>
-      <c r="AV13" s="34"/>
+      <c r="AU13" s="3">
+        <v>100.942995209641</v>
+      </c>
+      <c r="AV13" s="28">
+        <v>7.9193766852342001E-2</v>
+      </c>
       <c r="AW13" s="20"/>
     </row>
     <row r="14" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L14" s="25"/>
       <c r="M14" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="5">
         <v>48.7310807804066</v>
       </c>
-      <c r="R14" s="35" t="s">
-        <v>3</v>
+      <c r="R14" s="31">
+        <v>55.081541804638398</v>
       </c>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
-      <c r="V14" s="10"/>
+      <c r="V14" s="6">
+        <v>0.130316441222564</v>
+      </c>
       <c r="W14" s="31">
         <v>36.818686382517299</v>
       </c>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="25"/>
-      <c r="AA14" s="35" t="s">
-        <v>3</v>
+      <c r="AA14" s="31">
+        <v>39.797985382517297</v>
       </c>
       <c r="AB14" s="25"/>
       <c r="AC14" s="25"/>
-      <c r="AD14" s="35"/>
+      <c r="AD14" s="32">
+        <v>8.0918123179284998E-2</v>
+      </c>
       <c r="AE14" s="25"/>
       <c r="AF14" s="25"/>
       <c r="AG14" s="25"/>
       <c r="AH14" s="25"/>
       <c r="AI14" s="25"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="31">
         <v>95.776168161391794</v>
       </c>
       <c r="AL14" s="25"/>
       <c r="AM14" s="25"/>
       <c r="AN14" s="25"/>
       <c r="AO14" s="25"/>
-      <c r="AP14" s="35" t="s">
-        <v>3</v>
+      <c r="AP14" s="31">
+        <v>100.730642161392</v>
       </c>
       <c r="AQ14" s="25"/>
       <c r="AR14" s="25"/>
-      <c r="AS14" s="10"/>
+      <c r="AS14" s="6">
+        <v>5.1729716223886203E-2</v>
+      </c>
       <c r="AT14" s="5">
         <v>181.32593532431599</v>
       </c>
-      <c r="AU14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="35"/>
+      <c r="AU14" s="5">
+        <v>195.610169348548</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>7.8776563312266498E-2</v>
+      </c>
       <c r="AW14" s="25"/>
     </row>
     <row r="15" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L15" s="24" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="3">
         <v>25.275743294033202</v>
       </c>
-      <c r="R15" s="34"/>
+      <c r="R15" s="27">
+        <v>27.518391901430299</v>
+      </c>
       <c r="S15" s="20"/>
       <c r="T15" s="20"/>
       <c r="U15" s="20"/>
-      <c r="V15" s="8"/>
+      <c r="V15" s="4">
+        <v>8.8727305911771706E-2</v>
+      </c>
       <c r="W15" s="27">
         <v>20.5267654981817</v>
       </c>
       <c r="X15" s="20"/>
       <c r="Y15" s="20"/>
       <c r="Z15" s="20"/>
-      <c r="AA15" s="34"/>
+      <c r="AA15" s="27">
+        <v>21.730496498181701</v>
+      </c>
       <c r="AB15" s="20"/>
       <c r="AC15" s="20"/>
-      <c r="AD15" s="34"/>
+      <c r="AD15" s="28">
+        <v>5.8642020346879903E-2</v>
+      </c>
       <c r="AE15" s="20"/>
       <c r="AF15" s="20"/>
       <c r="AG15" s="20"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="29"/>
       <c r="AK15" s="27">
         <v>51.543824846658502</v>
       </c>
       <c r="AL15" s="20"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="20"/>
-      <c r="AP15" s="34"/>
+      <c r="AP15" s="27">
+        <v>54.215918846658496</v>
+      </c>
       <c r="AQ15" s="20"/>
       <c r="AR15" s="20"/>
-      <c r="AS15" s="8"/>
+      <c r="AS15" s="4">
+        <v>5.1841205187031003E-2</v>
+      </c>
       <c r="AT15" s="3">
         <v>97.346333638873404</v>
       </c>
-      <c r="AU15" s="7"/>
-      <c r="AV15" s="34"/>
+      <c r="AU15" s="3">
+        <v>103.46480724627099</v>
+      </c>
+      <c r="AV15" s="28">
+        <v>6.2852635314390795E-2</v>
+      </c>
       <c r="AW15" s="20"/>
     </row>
     <row r="16" spans="1:57" x14ac:dyDescent="0.35">
       <c r="L16" s="25"/>
       <c r="M16" s="30" t="s">
         <v>12</v>
       </c>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="5">
         <v>74.006824074439805</v>
       </c>
-      <c r="R16" s="35" t="s">
-        <v>3</v>
+      <c r="R16" s="31">
+        <v>82.599933706068796</v>
       </c>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
-      <c r="V16" s="10"/>
+      <c r="V16" s="6">
+        <v>0.11611239556754401</v>
+      </c>
       <c r="W16" s="31">
         <v>57.345451880699002</v>
       </c>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
-      <c r="AA16" s="35" t="s">
-        <v>3</v>
+      <c r="AA16" s="31">
+        <v>61.528481880698997</v>
       </c>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
-      <c r="AD16" s="35"/>
+      <c r="AD16" s="32">
+        <v>7.2944407321130597E-2</v>
+      </c>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="31">
         <v>147.31999300805001</v>
       </c>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
-      <c r="AP16" s="35" t="s">
-        <v>3</v>
+      <c r="AP16" s="31">
+        <v>154.94656100805</v>
       </c>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
-      <c r="AS16" s="10"/>
+      <c r="AS16" s="6">
+        <v>5.1768723608229102E-2</v>
+      </c>
       <c r="AT16" s="5">
         <v>278.67226896318903</v>
       </c>
-      <c r="AU16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="35"/>
+      <c r="AU16" s="5">
+        <v>299.074976594818</v>
+      </c>
+      <c r="AV16" s="32">
+        <v>7.3213986119028296E-2</v>
+      </c>
       <c r="AW16" s="25"/>
     </row>
     <row r="17" spans="12:49" x14ac:dyDescent="0.35">
       <c r="L17" s="24" t="s">
         <v>15</v>
       </c>
       <c r="M17" s="26" t="s">
         <v>3</v>
       </c>
       <c r="N17" s="20"/>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="3">
         <v>26.503800533784698</v>
       </c>
       <c r="R17" s="34"/>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
       <c r="U17" s="20"/>
       <c r="V17" s="8"/>
       <c r="W17" s="27">
         <v>21.440687630165801</v>
       </c>
       <c r="X17" s="20"/>
       <c r="Y17" s="20"/>
@@ -3755,72 +3825,72 @@
       <c r="AH51" s="20"/>
       <c r="AR51" s="43"/>
       <c r="AS51" s="20"/>
       <c r="AT51" s="20"/>
       <c r="AU51" s="20"/>
       <c r="AV51" s="20"/>
       <c r="AW51" s="20"/>
       <c r="AX51" s="20"/>
       <c r="AY51" s="20"/>
       <c r="AZ51" s="20"/>
       <c r="BA51" s="20"/>
       <c r="BB51" s="20"/>
     </row>
     <row r="52" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E52" s="46" t="s">
         <v>30</v>
       </c>
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="47" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="48">
-        <v>24145.221009211102</v>
+        <v>25609.872982647601</v>
       </c>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="20"/>
       <c r="O52" s="20"/>
       <c r="P52" s="48">
-        <v>18928.037828779899</v>
+        <v>21914.097810275402</v>
       </c>
       <c r="Q52" s="20"/>
       <c r="R52" s="20"/>
       <c r="S52" s="20"/>
       <c r="T52" s="20"/>
       <c r="U52" s="48">
-        <v>43296.298212148402</v>
+        <v>49915.524911455199</v>
       </c>
       <c r="V52" s="20"/>
       <c r="W52" s="20"/>
       <c r="X52" s="20"/>
       <c r="Y52" s="20"/>
       <c r="Z52" s="48">
-        <v>86369.557050139294</v>
+        <v>97439.495704378307</v>
       </c>
       <c r="AA52" s="20"/>
       <c r="AB52" s="20"/>
       <c r="AC52" s="20"/>
       <c r="AD52" s="20"/>
       <c r="AE52" s="20"/>
       <c r="AF52" s="20"/>
       <c r="AG52" s="20"/>
       <c r="AH52" s="20"/>
       <c r="AR52" s="43"/>
       <c r="AS52" s="20"/>
       <c r="AT52" s="20"/>
       <c r="AU52" s="20"/>
       <c r="AV52" s="20"/>
       <c r="AW52" s="20"/>
       <c r="AX52" s="20"/>
       <c r="AY52" s="20"/>
       <c r="AZ52" s="20"/>
       <c r="BA52" s="20"/>
       <c r="BB52" s="20"/>
     </row>
     <row r="53" spans="2:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR53" s="43"/>
       <c r="AS53" s="20"/>
       <c r="AT53" s="20"/>
@@ -3831,170 +3901,170 @@
       <c r="AY53" s="20"/>
       <c r="AZ53" s="20"/>
       <c r="BA53" s="20"/>
       <c r="BB53" s="20"/>
     </row>
     <row r="54" spans="2:54" ht="0.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR54" s="43"/>
       <c r="AS54" s="20"/>
       <c r="AT54" s="20"/>
       <c r="AU54" s="20"/>
       <c r="AV54" s="20"/>
       <c r="AW54" s="20"/>
       <c r="AX54" s="20"/>
       <c r="AY54" s="20"/>
       <c r="AZ54" s="20"/>
       <c r="BA54" s="20"/>
       <c r="BB54" s="20"/>
     </row>
     <row r="55" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G55" s="47" t="s">
         <v>32</v>
       </c>
       <c r="H55" s="20"/>
       <c r="I55" s="20"/>
       <c r="J55" s="48">
-        <v>23968.979042942599</v>
+        <v>25275.7432940332</v>
       </c>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="20"/>
       <c r="O55" s="48">
-        <v>17751.319364820301</v>
+        <v>20526.7654981817</v>
       </c>
       <c r="P55" s="20"/>
       <c r="Q55" s="20"/>
       <c r="R55" s="20"/>
       <c r="S55" s="20"/>
       <c r="T55" s="48">
-        <v>46070.0751758107</v>
+        <v>51543.824846658499</v>
       </c>
       <c r="U55" s="20"/>
       <c r="V55" s="20"/>
       <c r="W55" s="20"/>
       <c r="X55" s="20"/>
       <c r="Y55" s="48">
-        <v>87790.373583573702</v>
+        <v>97346.333638873402</v>
       </c>
       <c r="Z55" s="20"/>
       <c r="AA55" s="20"/>
       <c r="AB55" s="20"/>
       <c r="AC55" s="20"/>
       <c r="AD55" s="20"/>
       <c r="AE55" s="20"/>
       <c r="AF55" s="20"/>
       <c r="AR55" s="43"/>
       <c r="AS55" s="20"/>
       <c r="AT55" s="20"/>
       <c r="AU55" s="20"/>
       <c r="AV55" s="20"/>
       <c r="AW55" s="20"/>
       <c r="AX55" s="20"/>
       <c r="AY55" s="20"/>
       <c r="AZ55" s="20"/>
       <c r="BA55" s="20"/>
       <c r="BB55" s="20"/>
     </row>
     <row r="56" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G56" s="47" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="48">
-        <v>26386.694598275299</v>
+        <v>27518.391901430299</v>
       </c>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="48">
-        <v>19074.539364820299</v>
+        <v>21730.496498181699</v>
       </c>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
       <c r="S56" s="20"/>
       <c r="T56" s="48">
-        <v>48205.940175810698</v>
+        <v>54215.918846658496</v>
       </c>
       <c r="U56" s="20"/>
       <c r="V56" s="20"/>
       <c r="W56" s="20"/>
       <c r="X56" s="20"/>
       <c r="Y56" s="48">
-        <v>93667.174138906397</v>
+        <v>103464.807246271</v>
       </c>
       <c r="Z56" s="20"/>
       <c r="AA56" s="20"/>
       <c r="AB56" s="20"/>
       <c r="AC56" s="20"/>
       <c r="AD56" s="20"/>
       <c r="AE56" s="20"/>
       <c r="AF56" s="20"/>
       <c r="AR56" s="43"/>
       <c r="AS56" s="20"/>
       <c r="AT56" s="20"/>
       <c r="AU56" s="20"/>
       <c r="AV56" s="20"/>
       <c r="AW56" s="20"/>
       <c r="AX56" s="20"/>
       <c r="AY56" s="20"/>
       <c r="AZ56" s="20"/>
       <c r="BA56" s="20"/>
       <c r="BB56" s="20"/>
     </row>
     <row r="57" spans="2:54" ht="3.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G57" s="49" t="s">
         <v>34</v>
       </c>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="50">
-        <v>0.100868524729449</v>
+        <v>8.8727305911771803E-2</v>
       </c>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="50">
-        <v>7.4542064891377102E-2</v>
+        <v>5.864202034688E-2</v>
       </c>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
       <c r="S57" s="20"/>
       <c r="T57" s="50">
-        <v>4.6361222373725398E-2</v>
+        <v>5.1841205187030698E-2</v>
       </c>
       <c r="U57" s="20"/>
       <c r="V57" s="20"/>
       <c r="W57" s="20"/>
       <c r="X57" s="20"/>
       <c r="Y57" s="50">
-        <v>6.6941286560743093E-2</v>
+        <v>6.2852635314390601E-2</v>
       </c>
       <c r="Z57" s="20"/>
       <c r="AA57" s="20"/>
       <c r="AB57" s="20"/>
       <c r="AC57" s="20"/>
       <c r="AD57" s="20"/>
       <c r="AE57" s="20"/>
       <c r="AF57" s="20"/>
       <c r="AR57" s="43"/>
       <c r="AS57" s="20"/>
       <c r="AT57" s="20"/>
       <c r="AU57" s="20"/>
       <c r="AV57" s="20"/>
       <c r="AW57" s="20"/>
       <c r="AX57" s="20"/>
       <c r="AY57" s="20"/>
       <c r="AZ57" s="20"/>
       <c r="BA57" s="20"/>
       <c r="BB57" s="20"/>
     </row>
     <row r="58" spans="2:54" x14ac:dyDescent="0.35">
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
@@ -4063,118 +4133,118 @@
     <row r="60" spans="2:54" ht="5.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR60" s="43"/>
       <c r="AS60" s="20"/>
       <c r="AT60" s="20"/>
       <c r="AU60" s="20"/>
       <c r="AV60" s="20"/>
       <c r="AW60" s="20"/>
       <c r="AX60" s="20"/>
       <c r="AY60" s="20"/>
       <c r="AZ60" s="20"/>
       <c r="BA60" s="20"/>
       <c r="BB60" s="20"/>
     </row>
     <row r="61" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E61" s="46" t="s">
         <v>35</v>
       </c>
       <c r="F61" s="20"/>
       <c r="G61" s="20"/>
       <c r="H61" s="47" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="20"/>
       <c r="J61" s="20"/>
       <c r="K61" s="51">
-        <v>0.27302514005279799</v>
+        <v>0.25964761433952799</v>
       </c>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
       <c r="N61" s="20"/>
       <c r="O61" s="20"/>
       <c r="P61" s="51">
-        <v>0.20220120544220799</v>
+        <v>0.21086326244530201</v>
       </c>
       <c r="Q61" s="20"/>
       <c r="R61" s="20"/>
       <c r="S61" s="20"/>
       <c r="T61" s="20"/>
       <c r="U61" s="51">
-        <v>0.52477365450499502</v>
+        <v>0.52948912321517005</v>
       </c>
       <c r="V61" s="20"/>
       <c r="W61" s="20"/>
       <c r="X61" s="20"/>
       <c r="Y61" s="20"/>
       <c r="Z61" s="51">
         <v>1</v>
       </c>
       <c r="AA61" s="20"/>
       <c r="AB61" s="20"/>
       <c r="AC61" s="20"/>
       <c r="AD61" s="20"/>
       <c r="AE61" s="20"/>
       <c r="AF61" s="20"/>
       <c r="AG61" s="20"/>
       <c r="AH61" s="20"/>
       <c r="AR61" s="43"/>
       <c r="AS61" s="20"/>
       <c r="AT61" s="20"/>
       <c r="AU61" s="20"/>
       <c r="AV61" s="20"/>
       <c r="AW61" s="20"/>
       <c r="AX61" s="20"/>
       <c r="AY61" s="20"/>
       <c r="AZ61" s="20"/>
       <c r="BA61" s="20"/>
       <c r="BB61" s="20"/>
     </row>
     <row r="62" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E62" s="20"/>
       <c r="F62" s="20"/>
       <c r="G62" s="20"/>
       <c r="H62" s="47" t="s">
         <v>33</v>
       </c>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="51">
-        <v>0.28170695700870002</v>
+        <v>0.26596861902936803</v>
       </c>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
       <c r="N62" s="20"/>
       <c r="O62" s="20"/>
       <c r="P62" s="51">
-        <v>0.20364166571880599</v>
+        <v>0.21002790298016999</v>
       </c>
       <c r="Q62" s="20"/>
       <c r="R62" s="20"/>
       <c r="S62" s="20"/>
       <c r="T62" s="20"/>
       <c r="U62" s="51">
-        <v>0.51465137727249399</v>
+        <v>0.52400347799046199</v>
       </c>
       <c r="V62" s="20"/>
       <c r="W62" s="20"/>
       <c r="X62" s="20"/>
       <c r="Y62" s="20"/>
       <c r="Z62" s="51">
         <v>1</v>
       </c>
       <c r="AA62" s="20"/>
       <c r="AB62" s="20"/>
       <c r="AC62" s="20"/>
       <c r="AD62" s="20"/>
       <c r="AE62" s="20"/>
       <c r="AF62" s="20"/>
       <c r="AG62" s="20"/>
       <c r="AH62" s="20"/>
       <c r="AR62" s="43"/>
       <c r="AS62" s="20"/>
       <c r="AT62" s="20"/>
       <c r="AU62" s="20"/>
       <c r="AV62" s="20"/>
       <c r="AW62" s="20"/>
       <c r="AX62" s="20"/>
       <c r="AY62" s="20"/>
       <c r="AZ62" s="20"/>
@@ -4247,72 +4317,72 @@
       <c r="AH65" s="20"/>
       <c r="AR65" s="43"/>
       <c r="AS65" s="20"/>
       <c r="AT65" s="20"/>
       <c r="AU65" s="20"/>
       <c r="AV65" s="20"/>
       <c r="AW65" s="20"/>
       <c r="AX65" s="20"/>
       <c r="AY65" s="20"/>
       <c r="AZ65" s="20"/>
       <c r="BA65" s="20"/>
       <c r="BB65" s="20"/>
     </row>
     <row r="66" spans="5:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E66" s="46" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="20"/>
       <c r="G66" s="20"/>
       <c r="H66" s="47" t="s">
         <v>37</v>
       </c>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="53">
-        <v>24145.221009211102</v>
+        <v>75321.359999042994</v>
       </c>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
       <c r="N66" s="20"/>
       <c r="O66" s="20"/>
       <c r="P66" s="53">
-        <v>18928.037828779899</v>
+        <v>61760.0875061767</v>
       </c>
       <c r="Q66" s="20"/>
       <c r="R66" s="20"/>
       <c r="S66" s="20"/>
       <c r="T66" s="20"/>
       <c r="U66" s="53">
-        <v>43296.298212148402</v>
+        <v>141315.518994905</v>
       </c>
       <c r="V66" s="20"/>
       <c r="W66" s="20"/>
       <c r="X66" s="20"/>
       <c r="Y66" s="20"/>
       <c r="Z66" s="53">
-        <v>86369.557050139294</v>
+        <v>278396.96650012402</v>
       </c>
       <c r="AA66" s="20"/>
       <c r="AB66" s="20"/>
       <c r="AC66" s="20"/>
       <c r="AD66" s="20"/>
       <c r="AE66" s="20"/>
       <c r="AF66" s="20"/>
       <c r="AG66" s="20"/>
       <c r="AH66" s="20"/>
       <c r="AR66" s="43"/>
       <c r="AS66" s="20"/>
       <c r="AT66" s="20"/>
       <c r="AU66" s="20"/>
       <c r="AV66" s="20"/>
       <c r="AW66" s="20"/>
       <c r="AX66" s="20"/>
       <c r="AY66" s="20"/>
       <c r="AZ66" s="20"/>
       <c r="BA66" s="20"/>
       <c r="BB66" s="20"/>
     </row>
     <row r="67" spans="5:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR67" s="43"/>
       <c r="AS67" s="20"/>
       <c r="AT67" s="20"/>
@@ -4323,170 +4393,170 @@
       <c r="AY67" s="20"/>
       <c r="AZ67" s="20"/>
       <c r="BA67" s="20"/>
       <c r="BB67" s="20"/>
     </row>
     <row r="68" spans="5:54" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR68" s="43"/>
       <c r="AS68" s="20"/>
       <c r="AT68" s="20"/>
       <c r="AU68" s="20"/>
       <c r="AV68" s="20"/>
       <c r="AW68" s="20"/>
       <c r="AX68" s="20"/>
       <c r="AY68" s="20"/>
       <c r="AZ68" s="20"/>
       <c r="BA68" s="20"/>
       <c r="BB68" s="20"/>
     </row>
     <row r="69" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G69" s="47" t="s">
         <v>38</v>
       </c>
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="53">
-        <v>23968.979042942599</v>
+        <v>74006.824074439806</v>
       </c>
       <c r="K69" s="20"/>
       <c r="L69" s="20"/>
       <c r="M69" s="20"/>
       <c r="N69" s="20"/>
       <c r="O69" s="53">
-        <v>17751.319364820301</v>
+        <v>57345.451880699002</v>
       </c>
       <c r="P69" s="20"/>
       <c r="Q69" s="20"/>
       <c r="R69" s="20"/>
       <c r="S69" s="20"/>
       <c r="T69" s="53">
-        <v>46070.0751758107</v>
+        <v>147319.99300804999</v>
       </c>
       <c r="U69" s="20"/>
       <c r="V69" s="20"/>
       <c r="W69" s="20"/>
       <c r="X69" s="20"/>
       <c r="Y69" s="53">
-        <v>87790.373583573702</v>
+        <v>278672.26896318898</v>
       </c>
       <c r="Z69" s="20"/>
       <c r="AA69" s="20"/>
       <c r="AB69" s="20"/>
       <c r="AC69" s="20"/>
       <c r="AD69" s="20"/>
       <c r="AE69" s="20"/>
       <c r="AF69" s="20"/>
       <c r="AR69" s="43"/>
       <c r="AS69" s="20"/>
       <c r="AT69" s="20"/>
       <c r="AU69" s="20"/>
       <c r="AV69" s="20"/>
       <c r="AW69" s="20"/>
       <c r="AX69" s="20"/>
       <c r="AY69" s="20"/>
       <c r="AZ69" s="20"/>
       <c r="BA69" s="20"/>
       <c r="BB69" s="20"/>
     </row>
     <row r="70" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G70" s="47" t="s">
         <v>39</v>
       </c>
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="J70" s="53">
-        <v>26386.694598275299</v>
+        <v>82599.933706068798</v>
       </c>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
       <c r="M70" s="20"/>
       <c r="N70" s="20"/>
       <c r="O70" s="53">
-        <v>19074.539364820299</v>
+        <v>61528.481880699001</v>
       </c>
       <c r="P70" s="20"/>
       <c r="Q70" s="20"/>
       <c r="R70" s="20"/>
       <c r="S70" s="20"/>
       <c r="T70" s="53">
-        <v>48205.940175810698</v>
+        <v>154946.56100804999</v>
       </c>
       <c r="U70" s="20"/>
       <c r="V70" s="20"/>
       <c r="W70" s="20"/>
       <c r="X70" s="20"/>
       <c r="Y70" s="53">
-        <v>93667.174138906397</v>
+        <v>299074.976594818</v>
       </c>
       <c r="Z70" s="20"/>
       <c r="AA70" s="20"/>
       <c r="AB70" s="20"/>
       <c r="AC70" s="20"/>
       <c r="AD70" s="20"/>
       <c r="AE70" s="20"/>
       <c r="AF70" s="20"/>
       <c r="AR70" s="43"/>
       <c r="AS70" s="20"/>
       <c r="AT70" s="20"/>
       <c r="AU70" s="20"/>
       <c r="AV70" s="20"/>
       <c r="AW70" s="20"/>
       <c r="AX70" s="20"/>
       <c r="AY70" s="20"/>
       <c r="AZ70" s="20"/>
       <c r="BA70" s="20"/>
       <c r="BB70" s="20"/>
     </row>
     <row r="71" spans="5:54" ht="2.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G71" s="49" t="s">
         <v>34</v>
       </c>
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="J71" s="54">
-        <v>0.10086852472945</v>
+        <v>0.11611239556754401</v>
       </c>
       <c r="K71" s="20"/>
       <c r="L71" s="20"/>
       <c r="M71" s="20"/>
       <c r="N71" s="20"/>
       <c r="O71" s="54">
-        <v>7.4542064891377297E-2</v>
+        <v>7.2944407321130597E-2</v>
       </c>
       <c r="P71" s="20"/>
       <c r="Q71" s="20"/>
       <c r="R71" s="20"/>
       <c r="S71" s="20"/>
       <c r="T71" s="54">
-        <v>4.6361222373725301E-2</v>
+        <v>5.1768723608229102E-2</v>
       </c>
       <c r="U71" s="20"/>
       <c r="V71" s="20"/>
       <c r="W71" s="20"/>
       <c r="X71" s="20"/>
       <c r="Y71" s="54">
-        <v>6.6941286560743093E-2</v>
+        <v>7.3213986119028199E-2</v>
       </c>
       <c r="Z71" s="20"/>
       <c r="AA71" s="20"/>
       <c r="AB71" s="20"/>
       <c r="AC71" s="20"/>
       <c r="AD71" s="20"/>
       <c r="AE71" s="20"/>
       <c r="AF71" s="20"/>
       <c r="AR71" s="43"/>
       <c r="AS71" s="20"/>
       <c r="AT71" s="20"/>
       <c r="AU71" s="20"/>
       <c r="AV71" s="20"/>
       <c r="AW71" s="20"/>
       <c r="AX71" s="20"/>
       <c r="AY71" s="20"/>
       <c r="AZ71" s="20"/>
       <c r="BA71" s="20"/>
       <c r="BB71" s="20"/>
     </row>
     <row r="72" spans="5:54" x14ac:dyDescent="0.35">
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
@@ -4555,118 +4625,118 @@
     <row r="74" spans="5:54" ht="5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR74" s="43"/>
       <c r="AS74" s="20"/>
       <c r="AT74" s="20"/>
       <c r="AU74" s="20"/>
       <c r="AV74" s="20"/>
       <c r="AW74" s="20"/>
       <c r="AX74" s="20"/>
       <c r="AY74" s="20"/>
       <c r="AZ74" s="20"/>
       <c r="BA74" s="20"/>
       <c r="BB74" s="20"/>
     </row>
     <row r="75" spans="5:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E75" s="46" t="s">
         <v>35</v>
       </c>
       <c r="F75" s="20"/>
       <c r="G75" s="20"/>
       <c r="H75" s="47" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
       <c r="K75" s="51">
-        <v>0.27302514005279799</v>
+        <v>0.26556938855015999</v>
       </c>
       <c r="L75" s="20"/>
       <c r="M75" s="20"/>
       <c r="N75" s="20"/>
       <c r="O75" s="20"/>
       <c r="P75" s="51">
-        <v>0.20220120544220799</v>
+        <v>0.20578097739705101</v>
       </c>
       <c r="Q75" s="20"/>
       <c r="R75" s="20"/>
       <c r="S75" s="20"/>
       <c r="T75" s="20"/>
       <c r="U75" s="51">
-        <v>0.52477365450499502</v>
+        <v>0.52864963405278897</v>
       </c>
       <c r="V75" s="20"/>
       <c r="W75" s="20"/>
       <c r="X75" s="20"/>
       <c r="Y75" s="20"/>
       <c r="Z75" s="51">
         <v>1</v>
       </c>
       <c r="AA75" s="20"/>
       <c r="AB75" s="20"/>
       <c r="AC75" s="20"/>
       <c r="AD75" s="20"/>
       <c r="AE75" s="20"/>
       <c r="AF75" s="20"/>
       <c r="AG75" s="20"/>
       <c r="AH75" s="20"/>
       <c r="AR75" s="43"/>
       <c r="AS75" s="20"/>
       <c r="AT75" s="20"/>
       <c r="AU75" s="20"/>
       <c r="AV75" s="20"/>
       <c r="AW75" s="20"/>
       <c r="AX75" s="20"/>
       <c r="AY75" s="20"/>
       <c r="AZ75" s="20"/>
       <c r="BA75" s="20"/>
       <c r="BB75" s="20"/>
     </row>
     <row r="76" spans="5:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E76" s="20"/>
       <c r="F76" s="20"/>
       <c r="G76" s="20"/>
       <c r="H76" s="47" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="51">
-        <v>0.28170695700870002</v>
+        <v>0.27618470340289902</v>
       </c>
       <c r="L76" s="20"/>
       <c r="M76" s="20"/>
       <c r="N76" s="20"/>
       <c r="O76" s="20"/>
       <c r="P76" s="51">
-        <v>0.20364166571880599</v>
+        <v>0.20572928762293899</v>
       </c>
       <c r="Q76" s="20"/>
       <c r="R76" s="20"/>
       <c r="S76" s="20"/>
       <c r="T76" s="20"/>
       <c r="U76" s="51">
-        <v>0.51465137727249399</v>
+        <v>0.51808600897416202</v>
       </c>
       <c r="V76" s="20"/>
       <c r="W76" s="20"/>
       <c r="X76" s="20"/>
       <c r="Y76" s="20"/>
       <c r="Z76" s="51">
         <v>1</v>
       </c>
       <c r="AA76" s="20"/>
       <c r="AB76" s="20"/>
       <c r="AC76" s="20"/>
       <c r="AD76" s="20"/>
       <c r="AE76" s="20"/>
       <c r="AF76" s="20"/>
       <c r="AG76" s="20"/>
       <c r="AH76" s="20"/>
       <c r="AR76" s="43"/>
       <c r="AS76" s="20"/>
       <c r="AT76" s="20"/>
       <c r="AU76" s="20"/>
       <c r="AV76" s="20"/>
       <c r="AW76" s="20"/>
       <c r="AX76" s="20"/>
       <c r="AY76" s="20"/>
       <c r="AZ76" s="20"/>
@@ -5085,289 +5155,289 @@
       <c r="AC88" s="20"/>
       <c r="AD88" s="20"/>
       <c r="AR88" s="43"/>
       <c r="AS88" s="20"/>
       <c r="AT88" s="20"/>
       <c r="AU88" s="20"/>
       <c r="AV88" s="20"/>
       <c r="AW88" s="20"/>
       <c r="AX88" s="20"/>
       <c r="AY88" s="20"/>
       <c r="AZ88" s="20"/>
       <c r="BA88" s="20"/>
       <c r="BB88" s="20"/>
     </row>
     <row r="89" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D89" s="46" t="s">
         <v>41</v>
       </c>
       <c r="E89" s="20"/>
       <c r="F89" s="47" t="s">
         <v>31</v>
       </c>
       <c r="G89" s="20"/>
       <c r="H89" s="20"/>
       <c r="I89" s="56">
-        <v>4.0968912731721603E-2</v>
+        <v>4.0361513738061502E-2</v>
       </c>
       <c r="J89" s="20"/>
       <c r="K89" s="20"/>
       <c r="L89" s="20"/>
       <c r="M89" s="20"/>
       <c r="N89" s="56">
-        <v>4.1443559675390901E-2</v>
+        <v>4.0582741765686103E-2</v>
       </c>
       <c r="O89" s="20"/>
       <c r="P89" s="20"/>
       <c r="Q89" s="20"/>
       <c r="R89" s="20"/>
       <c r="S89" s="56">
-        <v>4.2454435708106898E-2</v>
+        <v>4.06420437131359E-2</v>
       </c>
       <c r="T89" s="20"/>
       <c r="U89" s="20"/>
       <c r="V89" s="20"/>
       <c r="W89" s="20"/>
       <c r="X89" s="56">
-        <v>4.18176120141448E-2</v>
+        <v>4.05549754699671E-2</v>
       </c>
       <c r="Y89" s="20"/>
       <c r="Z89" s="20"/>
       <c r="AA89" s="20"/>
       <c r="AB89" s="20"/>
       <c r="AC89" s="20"/>
       <c r="AD89" s="20"/>
       <c r="AR89" s="43"/>
       <c r="AS89" s="20"/>
       <c r="AT89" s="20"/>
       <c r="AU89" s="20"/>
       <c r="AV89" s="20"/>
       <c r="AW89" s="20"/>
       <c r="AX89" s="20"/>
       <c r="AY89" s="20"/>
       <c r="AZ89" s="20"/>
       <c r="BA89" s="20"/>
       <c r="BB89" s="20"/>
     </row>
     <row r="90" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D90" s="20"/>
       <c r="E90" s="20"/>
       <c r="F90" s="47" t="s">
         <v>32</v>
       </c>
       <c r="G90" s="20"/>
       <c r="H90" s="20"/>
       <c r="I90" s="56">
-        <v>4.0806921028219902E-2</v>
+        <v>3.9881321451363902E-2</v>
       </c>
       <c r="J90" s="20"/>
       <c r="K90" s="20"/>
       <c r="L90" s="20"/>
       <c r="M90" s="20"/>
       <c r="N90" s="56">
-        <v>4.2293935452753E-2</v>
+        <v>3.9907687915601703E-2</v>
       </c>
       <c r="O90" s="20"/>
       <c r="P90" s="20"/>
       <c r="Q90" s="20"/>
       <c r="R90" s="20"/>
       <c r="S90" s="56">
-        <v>4.2113967713475503E-2</v>
+        <v>4.04024785548028E-2</v>
       </c>
       <c r="T90" s="20"/>
       <c r="U90" s="20"/>
       <c r="V90" s="20"/>
       <c r="W90" s="20"/>
       <c r="X90" s="56">
-        <v>4.1793500803000698E-2</v>
+        <v>4.0162828187789497E-2</v>
       </c>
       <c r="Y90" s="20"/>
       <c r="Z90" s="20"/>
       <c r="AA90" s="20"/>
       <c r="AB90" s="20"/>
       <c r="AC90" s="20"/>
       <c r="AD90" s="20"/>
       <c r="AR90" s="43"/>
       <c r="AS90" s="20"/>
       <c r="AT90" s="20"/>
       <c r="AU90" s="20"/>
       <c r="AV90" s="20"/>
       <c r="AW90" s="20"/>
       <c r="AX90" s="20"/>
       <c r="AY90" s="20"/>
       <c r="AZ90" s="20"/>
       <c r="BA90" s="20"/>
       <c r="BB90" s="20"/>
     </row>
     <row r="91" spans="2:54" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D91" s="20"/>
       <c r="E91" s="20"/>
       <c r="F91" s="47" t="s">
         <v>33</v>
       </c>
       <c r="G91" s="20"/>
       <c r="H91" s="20"/>
       <c r="I91" s="56">
-        <v>3.9637182710666297E-2</v>
+        <v>4.0271927572437902E-2</v>
       </c>
       <c r="J91" s="20"/>
       <c r="K91" s="20"/>
       <c r="L91" s="20"/>
       <c r="M91" s="20"/>
       <c r="N91" s="56">
-        <v>4.1346529021375603E-2</v>
+        <v>3.99829850869204E-2</v>
       </c>
       <c r="O91" s="20"/>
       <c r="P91" s="20"/>
       <c r="Q91" s="20"/>
       <c r="R91" s="20"/>
       <c r="S91" s="56">
-        <v>4.1263193628357203E-2</v>
+        <v>4.07983342375089E-2</v>
       </c>
       <c r="T91" s="20"/>
       <c r="U91" s="20"/>
       <c r="V91" s="20"/>
       <c r="W91" s="20"/>
       <c r="X91" s="56">
-        <v>4.0822105598919203E-2</v>
+        <v>4.0487080511457399E-2</v>
       </c>
       <c r="Y91" s="20"/>
       <c r="Z91" s="20"/>
       <c r="AA91" s="20"/>
       <c r="AB91" s="20"/>
       <c r="AC91" s="20"/>
       <c r="AD91" s="20"/>
       <c r="AR91" s="43"/>
       <c r="AS91" s="20"/>
       <c r="AT91" s="20"/>
       <c r="AU91" s="20"/>
       <c r="AV91" s="20"/>
       <c r="AW91" s="20"/>
       <c r="AX91" s="20"/>
       <c r="AY91" s="20"/>
       <c r="AZ91" s="20"/>
       <c r="BA91" s="20"/>
       <c r="BB91" s="20"/>
     </row>
     <row r="92" spans="2:54" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D92" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E92" s="20"/>
       <c r="F92" s="49" t="s">
         <v>42</v>
       </c>
       <c r="G92" s="20"/>
       <c r="H92" s="20"/>
       <c r="I92" s="54">
-        <v>-2.8665194238612999E-2</v>
+        <v>9.7942120987725492E-3</v>
       </c>
       <c r="J92" s="20"/>
       <c r="K92" s="20"/>
       <c r="L92" s="20"/>
       <c r="M92" s="20"/>
       <c r="N92" s="54">
-        <v>-2.2400526724114401E-2</v>
+        <v>1.88678360615544E-3</v>
       </c>
       <c r="O92" s="20"/>
       <c r="P92" s="20"/>
       <c r="Q92" s="20"/>
       <c r="R92" s="20"/>
       <c r="S92" s="54">
-        <v>-2.0201708157886501E-2</v>
+        <v>9.79780688873199E-3</v>
       </c>
       <c r="T92" s="20"/>
       <c r="U92" s="20"/>
       <c r="V92" s="20"/>
       <c r="W92" s="20"/>
       <c r="X92" s="54">
-        <v>-2.3242733569036701E-2</v>
+        <v>8.0734434873907402E-3</v>
       </c>
       <c r="Y92" s="20"/>
       <c r="Z92" s="20"/>
       <c r="AA92" s="20"/>
       <c r="AB92" s="20"/>
       <c r="AC92" s="20"/>
       <c r="AD92" s="20"/>
       <c r="AR92" s="43"/>
       <c r="AS92" s="20"/>
       <c r="AT92" s="20"/>
       <c r="AU92" s="20"/>
       <c r="AV92" s="20"/>
       <c r="AW92" s="20"/>
       <c r="AX92" s="20"/>
       <c r="AY92" s="20"/>
       <c r="AZ92" s="20"/>
       <c r="BA92" s="20"/>
       <c r="BB92" s="20"/>
     </row>
     <row r="93" spans="2:54" ht="7.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AR93" s="43"/>
       <c r="AS93" s="20"/>
       <c r="AT93" s="20"/>
       <c r="AU93" s="20"/>
       <c r="AV93" s="20"/>
       <c r="AW93" s="20"/>
       <c r="AX93" s="20"/>
       <c r="AY93" s="20"/>
       <c r="AZ93" s="20"/>
       <c r="BA93" s="20"/>
       <c r="BB93" s="20"/>
     </row>
     <row r="94" spans="2:54" ht="12.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D94" s="46" t="s">
         <v>43</v>
       </c>
       <c r="E94" s="20"/>
       <c r="F94" s="47" t="s">
         <v>31</v>
       </c>
       <c r="G94" s="20"/>
       <c r="H94" s="20"/>
       <c r="I94" s="57">
-        <v>3.4194475544763903E-2</v>
+        <v>3.3834729363155402E-2</v>
       </c>
       <c r="J94" s="20"/>
       <c r="K94" s="20"/>
       <c r="L94" s="20"/>
       <c r="M94" s="20"/>
       <c r="N94" s="57">
-        <v>3.4700871529779402E-2</v>
+        <v>3.3981713863231101E-2</v>
       </c>
       <c r="O94" s="20"/>
       <c r="P94" s="20"/>
       <c r="Q94" s="20"/>
       <c r="R94" s="20"/>
       <c r="S94" s="57">
-        <v>3.5074107111519703E-2</v>
+        <v>3.4299310662122801E-2</v>
       </c>
       <c r="T94" s="20"/>
       <c r="U94" s="20"/>
       <c r="V94" s="20"/>
       <c r="W94" s="20"/>
       <c r="X94" s="57">
-        <v>3.47464046575197E-2</v>
+        <v>3.4105778098807597E-2</v>
       </c>
       <c r="Y94" s="20"/>
       <c r="Z94" s="20"/>
       <c r="AA94" s="20"/>
       <c r="AB94" s="20"/>
       <c r="AC94" s="20"/>
       <c r="AD94" s="20"/>
       <c r="AR94" s="43"/>
       <c r="AS94" s="20"/>
       <c r="AT94" s="20"/>
       <c r="AU94" s="20"/>
       <c r="AV94" s="20"/>
       <c r="AW94" s="20"/>
       <c r="AX94" s="20"/>
       <c r="AY94" s="20"/>
       <c r="AZ94" s="20"/>
       <c r="BA94" s="20"/>
       <c r="BB94" s="20"/>
     </row>
     <row r="95" spans="2:54" ht="1.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D95" s="20"/>
       <c r="E95" s="20"/>
       <c r="F95" s="20"/>
       <c r="G95" s="20"/>
       <c r="H95" s="20"/>
@@ -5439,72 +5509,72 @@
       <c r="P97" s="20"/>
       <c r="Q97" s="20"/>
       <c r="R97" s="20"/>
       <c r="S97" s="20"/>
       <c r="T97" s="20"/>
       <c r="U97" s="20"/>
       <c r="V97" s="20"/>
       <c r="W97" s="20"/>
       <c r="X97" s="20"/>
       <c r="Y97" s="20"/>
       <c r="Z97" s="20"/>
       <c r="AA97" s="20"/>
       <c r="AB97" s="20"/>
       <c r="AC97" s="20"/>
       <c r="AD97" s="20"/>
     </row>
     <row r="98" spans="4:56" ht="1.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D98" s="20"/>
       <c r="E98" s="20"/>
       <c r="F98" s="47" t="s">
         <v>32</v>
       </c>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="57">
-        <v>3.4475225624860197E-2</v>
+        <v>3.41934442535341E-2</v>
       </c>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
       <c r="N98" s="57">
-        <v>3.4010386685126397E-2</v>
+        <v>3.3926490732212398E-2</v>
       </c>
       <c r="O98" s="20"/>
       <c r="P98" s="20"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="20"/>
       <c r="S98" s="57">
-        <v>3.5076998641449197E-2</v>
+        <v>3.44029337599304E-2</v>
       </c>
       <c r="T98" s="20"/>
       <c r="U98" s="20"/>
       <c r="V98" s="20"/>
       <c r="W98" s="20"/>
       <c r="X98" s="57">
-        <v>3.46970292560074E-2</v>
+        <v>3.4248075978171498E-2</v>
       </c>
       <c r="Y98" s="20"/>
       <c r="Z98" s="20"/>
       <c r="AA98" s="20"/>
       <c r="AB98" s="20"/>
       <c r="AC98" s="20"/>
       <c r="AD98" s="20"/>
     </row>
     <row r="99" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D99" s="20"/>
       <c r="E99" s="20"/>
       <c r="F99" s="20"/>
       <c r="G99" s="20"/>
       <c r="H99" s="20"/>
       <c r="I99" s="20"/>
       <c r="J99" s="20"/>
       <c r="K99" s="20"/>
       <c r="L99" s="20"/>
       <c r="M99" s="20"/>
       <c r="N99" s="20"/>
       <c r="O99" s="20"/>
       <c r="P99" s="20"/>
       <c r="Q99" s="20"/>
       <c r="R99" s="20"/>
       <c r="S99" s="20"/>
@@ -5525,129 +5595,129 @@
       <c r="AP99" s="20"/>
       <c r="AQ99" s="20"/>
       <c r="AR99" s="20"/>
       <c r="AS99" s="20"/>
       <c r="AT99" s="20"/>
       <c r="AU99" s="20"/>
       <c r="AV99" s="20"/>
       <c r="AW99" s="20"/>
       <c r="AX99" s="20"/>
       <c r="AY99" s="20"/>
       <c r="AZ99" s="20"/>
       <c r="BA99" s="20"/>
       <c r="BB99" s="20"/>
       <c r="BC99" s="20"/>
       <c r="BD99" s="20"/>
     </row>
     <row r="100" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D100" s="20"/>
       <c r="E100" s="20"/>
       <c r="F100" s="47" t="s">
         <v>33</v>
       </c>
       <c r="G100" s="20"/>
       <c r="H100" s="20"/>
       <c r="I100" s="57">
-        <v>3.4153622068242698E-2</v>
+        <v>3.3965675025562803E-2</v>
       </c>
       <c r="J100" s="20"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
       <c r="N100" s="57">
-        <v>3.4140081462189803E-2</v>
+        <v>3.3918009765586003E-2</v>
       </c>
       <c r="O100" s="20"/>
       <c r="P100" s="20"/>
       <c r="Q100" s="20"/>
       <c r="R100" s="20"/>
       <c r="S100" s="57">
-        <v>3.4772292960992698E-2</v>
+        <v>3.4208809189025802E-2</v>
       </c>
       <c r="T100" s="20"/>
       <c r="U100" s="20"/>
       <c r="V100" s="20"/>
       <c r="W100" s="20"/>
       <c r="X100" s="57">
-        <v>3.4469264463703402E-2</v>
+        <v>3.4083067138237798E-2</v>
       </c>
       <c r="Y100" s="20"/>
       <c r="Z100" s="20"/>
       <c r="AA100" s="20"/>
       <c r="AB100" s="20"/>
       <c r="AC100" s="20"/>
       <c r="AD100" s="20"/>
       <c r="AO100" s="20"/>
       <c r="AP100" s="20"/>
       <c r="AQ100" s="20"/>
       <c r="AR100" s="20"/>
       <c r="AS100" s="20"/>
       <c r="AT100" s="20"/>
       <c r="AU100" s="20"/>
       <c r="AV100" s="20"/>
       <c r="AW100" s="20"/>
       <c r="AX100" s="20"/>
       <c r="AY100" s="20"/>
       <c r="AZ100" s="20"/>
       <c r="BA100" s="20"/>
       <c r="BB100" s="20"/>
       <c r="BC100" s="20"/>
       <c r="BD100" s="20"/>
     </row>
     <row r="101" spans="4:56" x14ac:dyDescent="0.35">
       <c r="D101" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E101" s="20"/>
       <c r="F101" s="49" t="s">
         <v>42</v>
       </c>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="54">
-        <v>-9.3285410258655103E-3</v>
+        <v>-6.6611958211187199E-3</v>
       </c>
       <c r="J101" s="20"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="20"/>
       <c r="N101" s="54">
-        <v>3.8133873120626801E-3</v>
+        <v>-2.4998066240857403E-4</v>
       </c>
       <c r="O101" s="20"/>
       <c r="P101" s="20"/>
       <c r="Q101" s="20"/>
       <c r="R101" s="20"/>
       <c r="S101" s="54">
-        <v>-8.6867660363757898E-3</v>
+        <v>-5.64267490264855E-3</v>
       </c>
       <c r="T101" s="20"/>
       <c r="U101" s="20"/>
       <c r="V101" s="20"/>
       <c r="W101" s="20"/>
       <c r="X101" s="54">
-        <v>-6.5643888594465504E-3</v>
+        <v>-4.8180470061698604E-3</v>
       </c>
       <c r="Y101" s="20"/>
       <c r="Z101" s="20"/>
       <c r="AA101" s="20"/>
       <c r="AB101" s="20"/>
       <c r="AC101" s="20"/>
       <c r="AD101" s="20"/>
       <c r="AO101" s="20"/>
       <c r="AP101" s="20"/>
       <c r="AQ101" s="20"/>
       <c r="AR101" s="20"/>
       <c r="AS101" s="20"/>
       <c r="AT101" s="20"/>
       <c r="AU101" s="20"/>
       <c r="AV101" s="20"/>
       <c r="AW101" s="20"/>
       <c r="AX101" s="20"/>
       <c r="AY101" s="20"/>
       <c r="AZ101" s="20"/>
       <c r="BA101" s="20"/>
       <c r="BB101" s="20"/>
       <c r="BC101" s="20"/>
       <c r="BD101" s="20"/>
     </row>
     <row r="102" spans="4:56" x14ac:dyDescent="0.35">